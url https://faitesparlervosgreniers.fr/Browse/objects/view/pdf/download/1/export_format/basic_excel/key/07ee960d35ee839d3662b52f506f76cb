--- v0 (2026-08-19)
+++ v1 (2026-08-19)
@@ -28,61 +28,61 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Grenier  (1-036)</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Greniers (1-038)</t>
   </si>
   <si>
     <t xml:space="preserve"> Grenier dit " MAZOT " sur la commune De Sixt- Fer- à- Cheval
  Photos  Greniers , Porte de grenier et  serrure</t>
+  </si>
+  <si>
+    <t>Grenier  (1-036)</t>
+  </si>
+  <si>
+    <t>Grenier a double étage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -107,93 +107,93 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e2ebe9cb421c4a899170296d7331.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd0ee053ef28cd4b663c6f7f1aba64.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd0ee053ef28cd4b663c6f7f1aba64.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e2ebe9cb421c4a899170296d7331.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="8896350"/>
+    <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:ext cx="6667500" cy="8896350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 