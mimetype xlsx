--- v0 (2026-02-16)
+++ v1 (2026-08-19)
@@ -28,223 +28,223 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Le Mont Blanc vu de l’Alpe d’Ayer, route du col d’Anterne (2-1039)</t>
+  </si>
+  <si>
+    <t>Le Mont Blanc vu de l’Alpe d’Ayer, route du col d’Anterne</t>
+  </si>
+  <si>
+    <t>Vue sur le Col d'Anterne, la chaine des Fiz et les Fonds (2-1053)</t>
+  </si>
+  <si>
+    <t>Vue sur le Col d'Anterne, la chaine des Fiz et les Fonts</t>
+  </si>
+  <si>
+    <t>La route d'Anterne (2-1103)</t>
+  </si>
+  <si>
+    <t>La route d'Anterne</t>
+  </si>
+  <si>
+    <t>Le chalet du Col d'Anterne et les Aiguilles Rouges de Chamonix (2-1117)</t>
+  </si>
+  <si>
+    <t>Le chalet du Col d'Anterne (Moëde-Anterne) et les Aiguilles Rouges de Chamonix</t>
+  </si>
+  <si>
+    <t>Déjeuner au Lac d’Anterne avec le cheval - août 1905 (2-1341)</t>
+  </si>
+  <si>
+    <t>Déjeuner au Lac d’Anterne avec le cheval - août 1905</t>
+  </si>
+  <si>
+    <t>Vue aérienne du lac d'Anterne (2-1425)</t>
+  </si>
+  <si>
+    <t>Vue aérienne du lac d'Anterne</t>
+  </si>
+  <si>
+    <t>Hydravion à Anterne (2-1465)</t>
+  </si>
+  <si>
+    <t>Hydravion voulant aller au Mont Blanc s'est trouvé en panne ce qui l'a obligé à atterrir au lac d'Anterne.</t>
+  </si>
+  <si>
+    <t>Photo au Collet d'Anterne, 1930 (2-1506)</t>
+  </si>
+  <si>
+    <t>Photo au Collet d'Anterne, 1930</t>
+  </si>
+  <si>
+    <t>Photo du Pont des Mitaines en montant à Anterne (2-1732)</t>
+  </si>
+  <si>
+    <t>Photo du Pont des Mitaines en montant à Anterne depuis les Fonts</t>
+  </si>
+  <si>
+    <t>Photo au sommet du Col d'Anterne  (2-204)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo au sommet du Col d'Anterne </t>
+  </si>
+  <si>
+    <t>Vue du Lac d'Anterne et du Mont Blanc depuis la Pointe de Sales (2-244)</t>
+  </si>
+  <si>
+    <t>Vue du Lac d'Anterne et du Mont Blanc depuis la Pointe de Sales</t>
+  </si>
+  <si>
+    <t>La chaine des Fiz et le Mont Buet sur le chemin d'Anterne (2-2538)</t>
+  </si>
+  <si>
+    <t>La chaine des Fiz et le Mont Buet sur le chemin d'Anterne</t>
+  </si>
+  <si>
+    <t>Photo au torrent d'Anterne (2-2887)</t>
+  </si>
+  <si>
+    <t>Photo au torrent d'Anterne</t>
+  </si>
+  <si>
+    <t>Vue sur le lac d’Anterne et la Chaine des Fiz (2-3410)</t>
+  </si>
+  <si>
+    <t>Vue sur le lac d’Anterne et la Chaine des Fiz</t>
+  </si>
+  <si>
+    <t>Photo sur la route du Col d'Anterne, le Patronage St Médard à l'ascension du Brévent - 1906 (2-3675)</t>
+  </si>
+  <si>
+    <t>Photo sur la route du Col d'Anterne, le Patronage St Médard à l'ascension du Brévent le 3 août 1906</t>
+  </si>
+  <si>
+    <t>Photo de groupe au chalet-hotel du col d’Anterne (2-3753)</t>
+  </si>
+  <si>
+    <t>Photo de groupe au chalet-hotel du col d’Anterne</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur le Rocher des Fiz et les cascades d'Anterne (2-395)</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur le Rocher des Fiz et les cascades d'Anterne</t>
+  </si>
+  <si>
+    <t>Les chalets d'Anterne (2-4605)</t>
+  </si>
+  <si>
+    <t>Les chalets d'Anterne</t>
+  </si>
+  <si>
+    <t>Rocher des Fiz et Col d'Anterne avec le brouillard (2-487)</t>
+  </si>
+  <si>
+    <t>Rocher des Fiz et Col d'Anterne avec le brouillard</t>
+  </si>
+  <si>
+    <t>Photo de skieurs allant vers les chalets d’Anterne (2-609)</t>
+  </si>
+  <si>
+    <t>Photo de skieurs allant vers les chalets d’Anterne</t>
+  </si>
+  <si>
+    <t>Photo dans les alpages d'Anterne - Irène MOGENIER (23-015)</t>
+  </si>
+  <si>
+    <t>Photo dans les alpages d'Anterne - Irène MOGENIER</t>
+  </si>
+  <si>
+    <t>Photo d'Irène et Noel MOGENIER avec le cheval à Anterne  (23-016)</t>
+  </si>
+  <si>
+    <t>Photo d'Irène et Noel MOGENIER avec le cheval à Anterne probablement dans les années 50</t>
+  </si>
+  <si>
+    <t>Photo d'un ravitaillement au refuge d'Anterne avec la mule, Olivier MOGENIER (23-018)</t>
+  </si>
+  <si>
+    <t>Photo d'un ravitaillement au refuge d'Anterne avec la mule, Olivier MOGENIER en septembre 1992</t>
+  </si>
+  <si>
     <t>Carte Postale pour Marie RICHARD POMET (25-002)</t>
   </si>
   <si>
     <t>Carte Postale des Chalets d'Anterne et du village dans les années 20 écrite à Marie RICHARD-POMET qui était à Paris de Marceline</t>
-  </si>
-[...118 lines deleted...]
-    <t>Photo des chalets d'Anterne - 1973</t>
   </si>
   <si>
     <t>Photo devant la fruitière d'Anterne - 1956 (27-025)</t>
   </si>
   <si>
     <t>Photo devant la fruitière d'Anterne - 1956
 Sortie du sacristain avec les enfants de chœur</t>
   </si>
   <si>
-    <t>Photo du Pont des Mitaines en montant à Anterne (2-1732)</t>
-[...38 lines deleted...]
-    <t>Vue sur le lac d’Anterne et la Chaine des Fiz</t>
+    <t>Photo des chalets d'Anterne - 1973 (51-030)</t>
+  </si>
+  <si>
+    <t>Photo des chalets d'Anterne - 1973</t>
+  </si>
+  <si>
+    <t>Photo au collet d'Anterne (51-035)</t>
+  </si>
+  <si>
+    <t>Photo au collet d'Anterne</t>
+  </si>
+  <si>
+    <t>Photo de deux femmes face à la chaine des Fiz (51-038)</t>
+  </si>
+  <si>
+    <t>Photo de deux femmes face à la chaine des Fiz au lac d'Anterne</t>
+  </si>
+  <si>
+    <t>Le Col d'Anterne et le Mont Buet (56-024)</t>
+  </si>
+  <si>
+    <t>Le Col d'Anterne et le Mont Buet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -269,903 +269,903 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea4c1b519f34031dcff41e99b6736.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0c86db18432ba8b072b8fc95ba29.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af011c3d535ca0675ce614328f2302.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89e3b8235beb62b9ff27c36f8b53f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076de419f5a44b874c28fccebe17b78.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a76424b710d3064e91f9ff591d855.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47d763b7ec606c9a7e4769c289da2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c077640b4ec20300f12827f896f626.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ce88bf62efe4c1aeeb01dcdf0af3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead56dec7a16480f100a2d837f1beb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9e79cfbdbb2ba836bd3babd5a5c35.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f390f9059a8076404af6339e2cbf54.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622949cdab39548f75de65d9992000.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a987691274a4ff6fcdc8c394722fb2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a263fa3fa457104643f7a4d4b257.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c15412de172e1aa6414402a6b261.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207e3e40d17343525ae724a97f73d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a66400c83a63aee72cacccc3d7b4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b7cc2f7c01dd987f182f4464db356.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79358c6a63eae099a423e7cbb2921d43.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3270516d867b51d6a0c06d23e5eba0.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7786e2fad02d7a30419a60ab9345409.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397d575989bfed9621d143fd6104322.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b813675b53d52f3057f6bb183f843.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca09629e7041c2495dd8ed36175ce.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab36b48b1dc819be0cc6864f9fdd385.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b719848227b72312c5a7c9c290413e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11578336a790efd7b4164cef271d59.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7538fd42a31c8941d2cac1c8bc01c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ce88bf62efe4c1aeeb01dcdf0af3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11578336a790efd7b4164cef271d59.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a76424b710d3064e91f9ff591d855.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47d763b7ec606c9a7e4769c289da2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af011c3d535ca0675ce614328f2302.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab36b48b1dc819be0cc6864f9fdd385.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89e3b8235beb62b9ff27c36f8b53f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f390f9059a8076404af6339e2cbf54.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397d575989bfed9621d143fd6104322.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622949cdab39548f75de65d9992000.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b719848227b72312c5a7c9c290413e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076de419f5a44b874c28fccebe17b78.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a987691274a4ff6fcdc8c394722fb2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7538fd42a31c8941d2cac1c8bc01c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b813675b53d52f3057f6bb183f843.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b7cc2f7c01dd987f182f4464db356.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0c86db18432ba8b072b8fc95ba29.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead56dec7a16480f100a2d837f1beb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca09629e7041c2495dd8ed36175ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79358c6a63eae099a423e7cbb2921d43.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207e3e40d17343525ae724a97f73d6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a263fa3fa457104643f7a4d4b257.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c15412de172e1aa6414402a6b261.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea4c1b519f34031dcff41e99b6736.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7786e2fad02d7a30419a60ab9345409.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3270516d867b51d6a0c06d23e5eba0.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9e79cfbdbb2ba836bd3babd5a5c35.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a66400c83a63aee72cacccc3d7b4.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c077640b4ec20300f12827f896f626.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9620250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4638675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10410825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10410825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4019550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3124200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8248650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4238625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...203 lines deleted...]
-      <xdr:row>8</xdr:row>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4724400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
-[...83 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4781550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
-[...203 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5857875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
-[...83 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
-    <xdr:pic>
-[...238 lines deleted...]
-    <xdr:ext cx="6667500" cy="4219575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1491,331 +1491,331 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="378">
+    <row r="2" spans="1:26" customHeight="1" ht="385">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="736">
+    <row r="3" spans="1:26" customHeight="1" ht="385">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="385">
+    <row r="4" spans="1:26" customHeight="1" ht="858">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="929">
+    <row r="5" spans="1:26" customHeight="1" ht="372">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="278">
+    <row r="6" spans="1:26" customHeight="1" ht="385">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="858">
+    <row r="7" spans="1:26" customHeight="1" ht="413">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="372">
+    <row r="8" spans="1:26" customHeight="1" ht="929">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="396">
+    <row r="9" spans="1:26" customHeight="1" ht="376">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="385">
+    <row r="10" spans="1:26" customHeight="1" ht="929">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="383">
+    <row r="11" spans="1:26" customHeight="1" ht="381">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="426">
+    <row r="12" spans="1:26" customHeight="1" ht="358">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="376">
+    <row r="13" spans="1:26" customHeight="1" ht="278">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="381">
+    <row r="14" spans="1:26" customHeight="1" ht="379">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="379">
+    <row r="15" spans="1:26" customHeight="1" ht="376">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="401">
+    <row r="16" spans="1:26" customHeight="1" ht="380">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="405">
+    <row r="17" spans="1:26" customHeight="1" ht="387">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="415">
+    <row r="18" spans="1:26" customHeight="1" ht="736">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="522">
+    <row r="19" spans="1:26" customHeight="1" ht="383">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="387">
+    <row r="20" spans="1:26" customHeight="1" ht="377">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="389">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="396">
+    <row r="22" spans="1:26" customHeight="1" ht="415">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="421">
+    <row r="23" spans="1:26" customHeight="1" ht="401">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="929">
+    <row r="24" spans="1:26" customHeight="1" ht="405">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="380">
+    <row r="25" spans="1:26" customHeight="1" ht="378">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="377">
+    <row r="26" spans="1:26" customHeight="1" ht="421">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="413">
+    <row r="27" spans="1:26" customHeight="1" ht="396">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="358">
+    <row r="28" spans="1:26" customHeight="1" ht="426">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="385">
+    <row r="29" spans="1:26" customHeight="1" ht="522">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="376">
+    <row r="30" spans="1:26" customHeight="1" ht="396">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>