--- v0 (2026-02-16)
+++ v1 (2026-08-19)
@@ -70,54 +70,54 @@
     <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
   </si>
   <si>
     <t>Carte Postale - La vallée de Sixt à Salvagny (12-007)</t>
   </si>
   <si>
     <t>Carte Postale 
 [13843] La vallée de Sixt à Salvagny 
 Au verso : Les beaux sites de France</t>
   </si>
   <si>
     <t>Carte Postale Villages du Fay et Maison Neuve (12-009)</t>
   </si>
   <si>
     <t>Carte Postale des villages du Fay et Maison Neuve - Le Béné, Entrée des Tines et au fond Pointe de Crion (Criou)</t>
   </si>
   <si>
     <t>Carte Postale - Sixt Village du Fay et Maison Neuve  (12-010)</t>
   </si>
   <si>
     <t>Carte Postale 
 Sixt - Village du Fay écrit "Foy" et Maison Neuve - Le Béné
 Entrée des Tines</t>
   </si>
   <si>
-    <t>Photos dans le village de Salvagny (2-037)</t>
-[...2 lines deleted...]
-    <t>Photos dans le village de Salvagny</t>
+    <t>Photo dans le village de Salvagny (2-037)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny</t>
   </si>
   <si>
     <t>Photos de la Cascade au Lochet (2-104)</t>
   </si>
   <si>
     <t>Photos de la Cascade au Lochet</t>
   </si>
   <si>
     <t>Chalets des Covagnins et des Cartiers (2-1121)</t>
   </si>
   <si>
     <t>Chalets des Covagnins et des Cartiers</t>
   </si>
   <si>
     <t>Vue générale du bourg de Sixt et de l'église (2-1147)</t>
   </si>
   <si>
     <t>Vue générale du bourg de Sixt et de l'église</t>
   </si>
   <si>
     <t>Village de Nambride (2-1177)</t>
   </si>
   <si>
     <t>Village de Nambride</t>
   </si>