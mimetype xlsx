--- v0 (2025-12-22)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>C E N  Train ANNEMASSE - SIXT (1-0017)</t>
   </si>
   <si>
     <t>Photos  des gares du tramway de :  ST JOIRE  - MIEUSSY - SAMOENS</t>
   </si>
   <si>
     <t>C E N  Train  ANNEMASSE - SIXT (1-0019)</t>
   </si>
   <si>
     <t>Article et Photo de l 'ancienne gare de Samoëns  , Plan de l'ancienne gare de Samoëns et photo  de la villa du gros tilleul</t>
   </si>
   <si>
@@ -291,50 +291,56 @@
   <si>
     <t>Bulletin Paroissial de Sixt d'aout/septembre 1929 (5-013)</t>
   </si>
   <si>
     <t>Bulletin Paroissial de Sixt d'aout/septembre 1929
 Récit d'un abbé partit à la conquête du chardon bleu à Sambet</t>
   </si>
   <si>
     <t>Bulletin Paroissial de Sixt de juin 1929 (5-028)</t>
   </si>
   <si>
     <t>Bulletin Paroissial de Sixt de juin 1929
 Les fonderies de Sixt, la tourbe des chalets d'Anterne et le lignite de Sougey</t>
   </si>
   <si>
     <t>Carte postale souvenir du dernier voyage du CEN,1999 (54-008)</t>
   </si>
   <si>
     <t>Carte postale souvenir du dernier voyage du CEN, 1959-1999</t>
   </si>
   <si>
     <t>Le Tunnel des Tines en 1925 (56-075)</t>
   </si>
   <si>
     <t>Le Tunnel des Tines en 1925</t>
+  </si>
+  <si>
+    <t>Film de la maquette du Train Annemasse-Sixt (59-001)</t>
+  </si>
+  <si>
+    <t>Film de la maquette du train CEN Annemasse-Sixt (partie Sixt) fabriquée par Christian Gosse</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -359,51 +365,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d12a72b8dfacf32a1406724111883.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd3308810f2f38b875fe8950e3ba7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34d46955ba4ef72de9e3896c5c416.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa415f6b5ad9264e9fdce3beb0dfd1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb1981e5d4a244df4c10b1cdeb121.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4d37b337b70b0fa6825a072c74df.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e49825e88aadcd1458e0999794236.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bc7da6a8ee1e5a70cbcb37f3729a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecc185510c836f94452b975462d4c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fbd942c27d53fb448f29c9e77c09.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531bf84669ffb2d1a6d529e5284a94.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de205df9900a708f2e1d897df3b0a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebd0cdeaa43043281e280407c02c7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275447730eb726400d3e932363a5dc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7aeafc5b276fa12403eaddb0bf8c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0fc3c0516d466187783b4c3cfa51a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dabd0ddfe51c676483cdb756488b41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e3f61878f991733e52c4b0ebd634.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e78cd0a5f7ed5a78c347977522cda.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296fce4589fd7b706ef61a902b1e35.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d10dbe7323581be4f8c1ffd07992.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca5f5aca4aba50d0172703fa15ed1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4242772e0d63788913f97e224227.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5ed6d199e97726a06bcb959648c5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412c83e86c7e4b8f50e45132677867.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff61eaf5f0f357043288d74d6658e2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4df0d00ba3081a28302e36c2b1ec.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410e7aaac3eac466962a9695d7f591.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b9838e31a33ffc9830ab87c4f073f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091da96518e22588b143dce2874036.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe314371a1b3f4b53b8764870060afe.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0f6400ceb4ae4f1c8afa8611a3f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770a0e2b7cb96366dd20f682f525b3.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c987cbb47af6832d8aa4515ad994.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481a127047025b1453969efb145969.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847a66bcbc635b59f28e93c9faab10.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553418a439e943965527c70f07802deb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660510fb55a654bbf8789351554623b3.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464fb6cc6da4d43dc9eeb4fc7beae9.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed50b023145e6b6acc6d9555179f4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e6d4107e4fcc1df2ab2d48263c51.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98094ea6eeca58e7767d89477df32d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d12a72b8dfacf32a1406724111883.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd3308810f2f38b875fe8950e3ba7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34d46955ba4ef72de9e3896c5c416.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa415f6b5ad9264e9fdce3beb0dfd1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb1981e5d4a244df4c10b1cdeb121.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4d37b337b70b0fa6825a072c74df.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e49825e88aadcd1458e0999794236.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bc7da6a8ee1e5a70cbcb37f3729a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecc185510c836f94452b975462d4c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fbd942c27d53fb448f29c9e77c09.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531bf84669ffb2d1a6d529e5284a94.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de205df9900a708f2e1d897df3b0a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebd0cdeaa43043281e280407c02c7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275447730eb726400d3e932363a5dc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7aeafc5b276fa12403eaddb0bf8c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0fc3c0516d466187783b4c3cfa51a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dabd0ddfe51c676483cdb756488b41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e3f61878f991733e52c4b0ebd634.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e78cd0a5f7ed5a78c347977522cda.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296fce4589fd7b706ef61a902b1e35.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d10dbe7323581be4f8c1ffd07992.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca5f5aca4aba50d0172703fa15ed1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4242772e0d63788913f97e224227.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5ed6d199e97726a06bcb959648c5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412c83e86c7e4b8f50e45132677867.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff61eaf5f0f357043288d74d6658e2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4df0d00ba3081a28302e36c2b1ec.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410e7aaac3eac466962a9695d7f591.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b9838e31a33ffc9830ab87c4f073f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091da96518e22588b143dce2874036.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe314371a1b3f4b53b8764870060afe.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0f6400ceb4ae4f1c8afa8611a3f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770a0e2b7cb96366dd20f682f525b3.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c987cbb47af6832d8aa4515ad994.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481a127047025b1453969efb145969.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847a66bcbc635b59f28e93c9faab10.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553418a439e943965527c70f07802deb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660510fb55a654bbf8789351554623b3.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464fb6cc6da4d43dc9eeb4fc7beae9.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed50b023145e6b6acc6d9555179f4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e6d4107e4fcc1df2ab2d48263c51.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98094ea6eeca58e7767d89477df32d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd43be4022620ccea0b8557816ad47b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6429375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1611,50 +1617,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10487025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1921,51 +1957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z43"/>
+  <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -2390,50 +2426,60 @@
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:26" customHeight="1" ht="424">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:26" customHeight="1" ht="935">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43"/>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="0">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">