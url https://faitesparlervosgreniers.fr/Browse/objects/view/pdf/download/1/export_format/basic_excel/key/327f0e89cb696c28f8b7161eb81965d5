--- v0 (2025-12-22)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Chalet d'Alpage (1-020)</t>
   </si>
   <si>
     <t>Photo d'une lève en alpage</t>
   </si>
   <si>
     <t>Baratte d'Anterne (1-021)</t>
   </si>
   <si>
     <t>dessin de la baratte du chalet d'Anterne  avec son mécanisme fonctionnement avec une roue hydraulique</t>
   </si>
   <si>
@@ -230,50 +230,56 @@
   </si>
   <si>
     <t>Chalets du Boret (56-034)</t>
   </si>
   <si>
     <t>Chalets du "Boray"</t>
   </si>
   <si>
     <t>Inauguration du Chalet-Refuge de la Vogealle par ie C.A.F. le 24 août 1913 (56-041)</t>
   </si>
   <si>
     <t>Inauguration du Chalet-Refuge de la "Vaugeallaz" par ie C.A.F. le 24 août 1913</t>
   </si>
   <si>
     <t>Chalets du Boret, passage du C.A.F. le 24 août 1913 (56-042)</t>
   </si>
   <si>
     <t>Chalets du "Boray", passage du C.A.F. le 24 août 1913</t>
   </si>
   <si>
     <t>Pâturage de Giffrenant à Sixt  (56-070)</t>
   </si>
   <si>
     <t>Pâturage de Giffrenant à Sixt 
 La croix indiquant un sapin</t>
+  </si>
+  <si>
+    <t>Film sur André Moccand dit "Le Tonkin" (58-001)</t>
+  </si>
+  <si>
+    <t>Film sur André Moccand dit "Le Tonkin" réalisé par Rachel Benitah en collaboration avec Philippe Mulatier</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1590,51 +1596,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z34"/>
+  <dimension ref="A1:Z35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -1969,50 +1975,60 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:26" customHeight="1" ht="388">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:26" customHeight="1" ht="384">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">