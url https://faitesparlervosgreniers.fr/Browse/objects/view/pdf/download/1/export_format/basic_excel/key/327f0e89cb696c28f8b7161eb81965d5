--- v1 (2026-06-20)
+++ v2 (2026-08-19)
@@ -28,258 +28,258 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Chalet d'Alpage (1-020)</t>
-[...8 lines deleted...]
-    <t>dessin de la baratte du chalet d'Anterne  avec son mécanisme fonctionnement avec une roue hydraulique</t>
+    <t>Film sur André Moccand dit "Le Tonkin" (58-001)</t>
+  </si>
+  <si>
+    <t>Film sur André Moccand dit "Le Tonkin" réalisé par Rachel Benitah en collaboration avec Philippe Mulatier</t>
+  </si>
+  <si>
+    <t>Pâturage de Giffrenant à Sixt  (56-070)</t>
+  </si>
+  <si>
+    <t>Pâturage de Giffrenant à Sixt 
+La croix indiquant un sapin</t>
+  </si>
+  <si>
+    <t>Chalets du Boret, passage du C.A.F. le 24 août 1913 (56-042)</t>
+  </si>
+  <si>
+    <t>Chalets du "Boray", passage du C.A.F. le 24 août 1913</t>
+  </si>
+  <si>
+    <t>Inauguration du Chalet-Refuge de la Vogealle par ie C.A.F. le 24 août 1913 (56-041)</t>
+  </si>
+  <si>
+    <t>Inauguration du Chalet-Refuge de la "Vaugeallaz" par ie C.A.F. le 24 août 1913</t>
+  </si>
+  <si>
+    <t>Chalets du Boret (56-034)</t>
+  </si>
+  <si>
+    <t>Chalets du "Boray"</t>
+  </si>
+  <si>
+    <t>Chalets de Commune vue sur la Chaîne des Avoudruz (56-031)</t>
+  </si>
+  <si>
+    <t>Chalets de Commune vue sur la Chaîne des Avoudruz</t>
+  </si>
+  <si>
+    <t>Les chalets de Sales avec les ânes (51-051)</t>
+  </si>
+  <si>
+    <t>Les chalets de Sales avec les ânes</t>
+  </si>
+  <si>
+    <t>Chalets de Commune (51-008)</t>
+  </si>
+  <si>
+    <t>Chalets de Commune
+Les chalets sont alignés pour se protéger des avalanches, les toits sont recouverts d'ancelles (bardeaux de bois) maintenus par de grosses pierres.</t>
+  </si>
+  <si>
+    <t>Chalets de Sales (51-004)</t>
+  </si>
+  <si>
+    <t>Chalets de Sales</t>
+  </si>
+  <si>
+    <t>Carte Postale chalets des Fonts (51-001)</t>
+  </si>
+  <si>
+    <t>Carte Postale chalets des Fonts</t>
+  </si>
+  <si>
+    <t>Bergères à l'alpage de Salvadon dans les années 1910 (40-017)</t>
+  </si>
+  <si>
+    <t>Bergères à l'alpage de Salvadon dans les années 1910</t>
+  </si>
+  <si>
+    <t>Photos de la construction de la fruitière des Praz de Commune - 1948 (29-001)</t>
+  </si>
+  <si>
+    <t>Photos de la construction de la fruitière des Praz de Commune - 1948</t>
+  </si>
+  <si>
+    <t>La "gardeuse de chèvres" (2-899)</t>
+  </si>
+  <si>
+    <t>La "gardeuse de chèvres"</t>
+  </si>
+  <si>
+    <t>L'alpage de Gers (2-577)</t>
+  </si>
+  <si>
+    <t>L'alpage de Gers</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Fonts (2-4211)</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Fonts</t>
+  </si>
+  <si>
+    <t>Pâturage de Giffre Nant (2-3987)</t>
+  </si>
+  <si>
+    <t>Pâturage de Giffre Nant, femmes s'occupant des vaches et chèvres.</t>
+  </si>
+  <si>
+    <t>Les chalets du Lignon (2-3526)</t>
+  </si>
+  <si>
+    <t>Les chalets du Lignon</t>
+  </si>
+  <si>
+    <t>Photo d'une barque sur le Lac de Gers (2-3408)</t>
+  </si>
+  <si>
+    <t>Photo d'une barque sur le Lac de Gers</t>
+  </si>
+  <si>
+    <t>Troupeaux d'ânes à Sales (2-3126)</t>
+  </si>
+  <si>
+    <t>Troupeaux d'ânes à Sales</t>
+  </si>
+  <si>
+    <t>Les chalets de Sales (2-2902)</t>
+  </si>
+  <si>
+    <t>Les chalets de Sales</t>
+  </si>
+  <si>
+    <t>Vue générale sur l'alpage de Gers (2-2420)</t>
+  </si>
+  <si>
+    <t>Vue générale sur l'alpage de Gers</t>
+  </si>
+  <si>
+    <t>Les chalets des Fonts, 1932 (2-1485)</t>
+  </si>
+  <si>
+    <t>Les chalets des Fonts, 1932</t>
+  </si>
+  <si>
+    <t>Les pâturages des Fonts - 1947 (2-1205)</t>
+  </si>
+  <si>
+    <t>Les pâturages des Fonts -1947</t>
+  </si>
+  <si>
+    <t>Photo à l'alpage de commune (12-041)</t>
+  </si>
+  <si>
+    <t>Photo à l'alpage de commune
+3 hommes et des enfants à l'intérieur du chalet d'alpage</t>
+  </si>
+  <si>
+    <t>Photo du travail à l'alpage  (12-039)</t>
+  </si>
+  <si>
+    <t>Photo du travail à l'alpage avec les chèvres et les ustensiles utilisés pour la fabrication de la tomme.
+DEFFAYET Louise : 2e depuis la gauche</t>
+  </si>
+  <si>
+    <t>Cantine des Fonts (10-002)</t>
+  </si>
+  <si>
+    <t>Cantine des Fonts - début du XXe siècle</t>
+  </si>
+  <si>
+    <t>Roue D'Anterne (1-045)</t>
+  </si>
+  <si>
+    <t>Roue Hydraulique en bois  Alpage d'Anterne</t>
+  </si>
+  <si>
+    <t>Fabrication du fromage (1-034)</t>
+  </si>
+  <si>
+    <t>fabrication de la tomme de Montagne  par les frères Cassina a la  ferme des Tines</t>
+  </si>
+  <si>
+    <t>Crochet  en bois (1-032)</t>
+  </si>
+  <si>
+    <t>Crochet en Bois pour le portage des tommes  appartenant a  André Moccand dit " Le Tonkin "</t>
+  </si>
+  <si>
+    <t>Photo du bassin des Praz du Nant (1-024)</t>
+  </si>
+  <si>
+    <t>Photo du bassin en pierre des Praz du Nant</t>
+  </si>
+  <si>
+    <t>Photo de la Barrate d'Anterne (1-023)</t>
+  </si>
+  <si>
+    <t>Photo de la Barrate d'Anterne datant de 1247
+La baratte est un outil qui permet de transformer la crème de lait en beurre.</t>
   </si>
   <si>
     <t>Photo de la Baratte d'Anterne (1-022)</t>
   </si>
   <si>
     <t>Photo de la Baratte d'Anterne  Datant de 1247
 La Baratte est un récipient dans lequel la crème est battue pour fabriquer du beurre</t>
   </si>
   <si>
-    <t>Photo de la Barrate d'Anterne (1-023)</t>
-[...187 lines deleted...]
-    <t>Film sur André Moccand dit "Le Tonkin" réalisé par Rachel Benitah en collaboration avec Philippe Mulatier</t>
+    <t>Baratte d'Anterne (1-021)</t>
+  </si>
+  <si>
+    <t>dessin de la baratte du chalet d'Anterne  avec son mécanisme fonctionnement avec une roue hydraulique</t>
+  </si>
+  <si>
+    <t>Chalet d'Alpage (1-020)</t>
+  </si>
+  <si>
+    <t>Photo d'une lève en alpage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -304,1026 +304,1026 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644bd832d6a34b59d9f7fab9a7b4736.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb5b37931b412f3a43de98d790f8c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650cd7364946675302652634ecbfac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf955aab71ac3fe6970cfc85165905cf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce1bf326144d55154ff1996bc5e9c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c7e56d8f3f2d09491abbe1e0fd7b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fce67a86d519d3dfa83625ed3cc7d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf6a88823b218341e4fc06c3daccf2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b00e0d364c22c93b18ebcb6d6d79d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b8695067f622b07dadc6d2425eccd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c019e3d5f4aa94dd69546575e0d000.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626873aa153c6b19cc81e892fdc330.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c704015989751ef63ebb93dac10d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874caee9fb8b2791a864ac6aab2f6ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05da38f3708489584ed9d8f4cd3e74.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128a5f1f96d6985fdf3a2de2882bc2e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0044c5596c7e1c6200884a8c0b3b6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e00837d4a8cef45820a9b66584d51.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465c484ba6e7d45b5a7620e5f4a69d7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac0a640b55d3a6fa5185ad888fb0f9.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be829f32eb6e59010f62aa8fedb861e.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6b8a7abc39957ef3e020f0b548839.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77693a22ac35f73850e17b444df694d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcbb566c307792fc96a3452deb1332.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66cfa36d7b1dab629899636fdae224.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12c13c2b43aca6b3aca7540f3d434.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861fbb0d3b1cf83d8faa1482784f18.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78fb4f3124c6d719e5f6787fbc4e84.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25101f3df9261c7375db05ee61720c.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd2de607dbdd6c315eb59fe0dc1280.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8c83a0028dd7debd8e342da4879f5.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e263c51a88c76f9016b940616b7d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876141eddaa9bdf365e90b2d93d5c7dd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876141eddaa9bdf365e90b2d93d5c7dd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e263c51a88c76f9016b940616b7d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8c83a0028dd7debd8e342da4879f5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd2de607dbdd6c315eb59fe0dc1280.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25101f3df9261c7375db05ee61720c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78fb4f3124c6d719e5f6787fbc4e84.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861fbb0d3b1cf83d8faa1482784f18.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12c13c2b43aca6b3aca7540f3d434.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66cfa36d7b1dab629899636fdae224.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcbb566c307792fc96a3452deb1332.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77693a22ac35f73850e17b444df694d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6b8a7abc39957ef3e020f0b548839.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be829f32eb6e59010f62aa8fedb861e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac0a640b55d3a6fa5185ad888fb0f9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465c484ba6e7d45b5a7620e5f4a69d7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e00837d4a8cef45820a9b66584d51.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0044c5596c7e1c6200884a8c0b3b6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128a5f1f96d6985fdf3a2de2882bc2e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05da38f3708489584ed9d8f4cd3e74.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874caee9fb8b2791a864ac6aab2f6ab.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c704015989751ef63ebb93dac10d.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626873aa153c6b19cc81e892fdc330.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c019e3d5f4aa94dd69546575e0d000.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b8695067f622b07dadc6d2425eccd.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b00e0d364c22c93b18ebcb6d6d79d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf6a88823b218341e4fc06c3daccf2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fce67a86d519d3dfa83625ed3cc7d.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c7e56d8f3f2d09491abbe1e0fd7b.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce1bf326144d55154ff1996bc5e9c.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf955aab71ac3fe6970cfc85165905cf.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650cd7364946675302652634ecbfac.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb5b37931b412f3a43de98d790f8c.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644bd832d6a34b59d9f7fab9a7b4736.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4343400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="4" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2743200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3962400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10277475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5086350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10696575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3981450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4686300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4752975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9906000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9906000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4695825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10039350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8848725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8915400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4848225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...833 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="32" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4343400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
-[...89 lines deleted...]
-        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPr id="33" name="imageA35" descr="imageA35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1646,381 +1646,381 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="387">
+    <row r="2" spans="1:26">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="432">
+    <row r="3" spans="1:26" customHeight="1" ht="384">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="795">
+    <row r="4" spans="1:26" customHeight="1" ht="388">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="789">
+    <row r="5" spans="1:26" customHeight="1" ht="394">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="396">
+    <row r="6" spans="1:26" customHeight="1" ht="387">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="895">
+    <row r="7" spans="1:26" customHeight="1" ht="384">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="419">
+    <row r="8" spans="1:26" customHeight="1" ht="244">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="892">
+    <row r="9" spans="1:26" customHeight="1" ht="381">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="377">
+    <row r="10" spans="1:26" customHeight="1" ht="353">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="884">
+    <row r="11" spans="1:26" customHeight="1" ht="917">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="884">
+    <row r="12" spans="1:26" customHeight="1" ht="453">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="372">
+    <row r="13" spans="1:26" customHeight="1" ht="417">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="377">
+    <row r="14" spans="1:26" customHeight="1" ht="954">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="424">
+    <row r="15" spans="1:26" customHeight="1" ht="355">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="383">
+    <row r="16" spans="1:26" customHeight="1" ht="382">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="380">
+    <row r="17" spans="1:26" customHeight="1" ht="376">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="382">
+    <row r="18" spans="1:26" customHeight="1" ht="418">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="418">
+    <row r="19" spans="1:26" customHeight="1" ht="382">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="376">
+    <row r="20" spans="1:26" customHeight="1" ht="380">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="382">
+    <row r="21" spans="1:26" customHeight="1" ht="383">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="355">
+    <row r="22" spans="1:26" customHeight="1" ht="424">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="954">
+    <row r="23" spans="1:26" customHeight="1" ht="377">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="417">
+    <row r="24" spans="1:26" customHeight="1" ht="372">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="453">
+    <row r="25" spans="1:26" customHeight="1" ht="884">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="917">
+    <row r="26" spans="1:26" customHeight="1" ht="884">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="353">
+    <row r="27" spans="1:26" customHeight="1" ht="377">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="381">
+    <row r="28" spans="1:26" customHeight="1" ht="892">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="244">
+    <row r="29" spans="1:26" customHeight="1" ht="419">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="384">
+    <row r="30" spans="1:26" customHeight="1" ht="895">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="387">
+    <row r="31" spans="1:26" customHeight="1" ht="396">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="394">
+    <row r="32" spans="1:26" customHeight="1" ht="789">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="388">
+    <row r="33" spans="1:26" customHeight="1" ht="795">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="384">
+    <row r="34" spans="1:26" customHeight="1" ht="432">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:26" customHeight="1" ht="387">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>