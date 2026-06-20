--- v0 (2025-12-22)
+++ v1 (2026-06-20)
@@ -14,94 +14,88 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Photo de la chapelle du MONT (1-025)</t>
   </si>
   <si>
     <t xml:space="preserve"> La Chapelle du hameau " LE MONT "  a été érigée en 1623 dédiée a Saint Bernard des Alpes 
  dit " de Menthon "
 belvédère sur la  Pointe de Sales 2733m</t>
   </si>
   <si>
     <t>Chapelle du hameau LE MONT (1-026)</t>
   </si>
   <si>
     <t xml:space="preserve">Chapelle du hameau LE MONT  sous la neige </t>
   </si>
   <si>
     <t>Chapelle du Hameau le Mont (1-027)</t>
   </si>
   <si>
     <t>Chapelle du Hameau le Mont sous la neige</t>
   </si>
   <si>
     <t>Chapelle Notre Dame des Grâces  LE PERRET (1-028)</t>
   </si>
   <si>
     <t>Chapelle Notre Dame des Grâces  Hameau LE PERRET</t>
-  </si>
-[...4 lines deleted...]
-    <t>Chapelle du Hameau LE MONT</t>
   </si>
   <si>
     <t>La chapelle de Salvagny (2-2985)</t>
   </si>
   <si>
     <t>La chapelle de Salvagny</t>
   </si>
   <si>
     <t>Chapelle sur la rive gauche du Giffre entre Samoëns et Sixt (2-4491)</t>
   </si>
   <si>
     <t>Chapelle de Notre Dame des Grâces</t>
   </si>
   <si>
     <t>Chapelle du hameau "Le Mont" 1964 (38-002)</t>
   </si>
   <si>
     <t>Chapelle du hameau "Le Mont" 1964</t>
   </si>
   <si>
     <t>Article de journal sur les chapelles de Sixt Fer-à-Cheval -1998 (43-009)</t>
   </si>
   <si>
     <t>Article de journal sur les chapelles de Sixt Fer-à-Cheval paru dans l'Echo du Haut Giffre en novembre 1998</t>
   </si>
@@ -186,51 +180,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219b3bc4a1bcbae557c25d5be4adc8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd9877fcd90c9405c6b4578956da0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7603759095ff198a45c8935740ce8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1bfa230ecb3e84b6b8b306345b28.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab510d1d697f2bf326b66e9f4fd729fa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403669ad9d6c5b407aa53153064a868e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda46bc124b31057a5675202b47fc765.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498034a785a55929967e71b84ac4d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6feded25fa81208f3d83d9c0227cb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5cc402e348d4ebca30563ab3dbd1b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b770b78e108f433a0cacf76ed58347.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d930d5f08cbff9437910c229cdfe9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c597a4a66921ed8ec2dd5240a025.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95f8c606fb6b8d1fcce315f4af447.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219b3bc4a1bcbae557c25d5be4adc8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd9877fcd90c9405c6b4578956da0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7603759095ff198a45c8935740ce8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1bfa230ecb3e84b6b8b306345b28.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403669ad9d6c5b407aa53153064a868e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda46bc124b31057a5675202b47fc765.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498034a785a55929967e71b84ac4d4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6feded25fa81208f3d83d9c0227cb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5cc402e348d4ebca30563ab3dbd1b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b770b78e108f433a0cacf76ed58347.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d930d5f08cbff9437910c229cdfe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c597a4a66921ed8ec2dd5240a025.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e95f8c606fb6b8d1fcce315f4af447.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="7705725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -318,360 +312,330 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4391025"/>
+    <xdr:ext cx="6667500" cy="10191750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:ext cx="6667500" cy="4200525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:ext cx="6667500" cy="9201150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9201150"/>
+    <xdr:ext cx="6667500" cy="4505325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:ext cx="6667500" cy="11582400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="11582400"/>
+    <xdr:ext cx="6667500" cy="10325100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10325100"/>
+    <xdr:ext cx="6667500" cy="10067925"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10067925"/>
+    <xdr:ext cx="6667500" cy="4333875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:ext cx="6667500" cy="10210800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -938,51 +902,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -1028,159 +992,149 @@
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="811">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="793">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="391">
+    <row r="6" spans="1:26" customHeight="1" ht="909">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="909">
+    <row r="7" spans="1:26" customHeight="1" ht="374">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="374">
+    <row r="8" spans="1:26" customHeight="1" ht="892">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="892">
+    <row r="9" spans="1:26" customHeight="1" ht="821">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="821">
+    <row r="10" spans="1:26" customHeight="1" ht="402">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="402">
+    <row r="11" spans="1:26" customHeight="1" ht="1033">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="1033">
+    <row r="12" spans="1:26" customHeight="1" ht="921">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="921">
+    <row r="13" spans="1:26" customHeight="1" ht="898">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="898">
+    <row r="14" spans="1:26" customHeight="1" ht="386">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="386">
+    <row r="15" spans="1:26" customHeight="1" ht="911">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
-    </row>
-[...8 lines deleted...]
-      <c r="D16"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">