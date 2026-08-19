--- v0 (2026-02-16)
+++ v1 (2026-08-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Emplacement de la fonderie de Sixt (1-001)</t>
   </si>
   <si>
     <t>Plan dessiné à la main de la fonderie de Sixt (1809 - 1853) et de son alimentation en eau.
 Mine de fer.</t>
   </si>
   <si>
     <t>Fête de la terre 2005 : les charpentiers (1-0010)</t>
   </si>
   <si>
     <t>Fête de la terre 2005  les charpentiers de Salvagny  fabrication de la charpente  d'un chalet.
 De gauche a droite:  Hervé Caserotto et Laurent Deffayet</t>
@@ -420,50 +420,56 @@
     <t>Lithographies du village de Sixt - 1866</t>
   </si>
   <si>
     <t>Article de journal sur l'installation du téléski de Sixt en 1950 (51-015)</t>
   </si>
   <si>
     <t>Article de journal sur l'installation du téléski de Sixt en 1950</t>
   </si>
   <si>
     <t>Photos de la remontée mécanique de Sixt - 1959 (51-016)</t>
   </si>
   <si>
     <t>Photos de la remontée mécanique de Sixt - 1959</t>
   </si>
   <si>
     <t>Affiche sur la vallée du Giffre - Samoëns/ Sixt datant de 1892 (51-017)</t>
   </si>
   <si>
     <t>Affiche sur la vallée du Giffre - Samoëns/ Sixt datant de 1892</t>
   </si>
   <si>
     <t>Photo d’une course à Tête à l’Ane -1919 (51-027)</t>
   </si>
   <si>
     <t>Photo d’une course à Tete à l’Ane -1919</t>
+  </si>
+  <si>
+    <t>Film de la maquette du Train Annemasse-Sixt (59-001)</t>
+  </si>
+  <si>
+    <t>Film de la maquette du train CEN Annemasse-Sixt (partie Sixt) fabriquée par Christian Gosse</t>
   </si>
   <si>
     <t>Photo de la famille d'André MOCCAND - 1958 (6-005)</t>
   </si>
   <si>
     <t>Photo de la famille d'André MOCCAND - 1958</t>
   </si>
   <si>
     <t>Carnaval - 1948 (6-017)</t>
   </si>
   <si>
     <t>Carnaval - 1948</t>
   </si>
   <si>
     <t>Photos des téléskis de Sixt (6-2460)</t>
   </si>
   <si>
     <t>Photos des téléskis de Sixt</t>
   </si>
   <si>
     <t xml:space="preserve"> Cirque du fer a cheval  La corne du chamois  hiver  1995/1996 (7-002)</t>
   </si>
   <si>
     <t>Hiver  1995/1996 Photo de la corne du chamois dans le Cirque du Fer A Cheval</t>
   </si>
@@ -569,51 +575,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b907896a47d38ad32638d34ff2255.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d64802db0e24d776a2c5c99febb8c6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f58d4ab1a75af896be21fad657e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cfc1143ae095f55c9a463566b494f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb697f9c02e1bf2289e472acfe67838.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6762ee7d1731a142d719e39642f1d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdd78e9f951f07e49f5b29d87839d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f3e80203350c1ed6c5e1da0db247.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34670542015dde5bfe1c72ab85a5e18f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e310f0d31b3e04a1c171b8c26007c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644bd832d6a34b59d9f7fab9a7b4736.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce1bf326144d55154ff1996bc5e9c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdcaa309824db4543d8cd0a200517.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c7e56d8f3f2d09491abbe1e0fd7b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e2ebe9cb421c4a899170296d7331.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd0ee053ef28cd4b663c6f7f1aba64.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109f8d4f0a0e284f557c6b15646ed66.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b21dcdf15890fe63fdb6d358f205.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf6a88823b218341e4fc06c3daccf2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf17d259309a15b76edbd99462bc84.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccdd53b513716af1d13e729363c5ee.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1e4bc9828832c7905d0bfa1b1062.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cfc39e6bc5bb2f03edcce226339c3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e4e23d93bdfba45b81b548237751.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d46a8027c5f2902f4de72c521b26.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bc2969f088f11257fe427ea58263.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412c83e86c7e4b8f50e45132677867.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a14b97379647a196596f41cdbbe8d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162592c36fe79b807389ce2f045943eb.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863ea5e1836b9e32300c19e1d77ee8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf668e1f7e9c0126690f541856741.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe688d31d3a6cc31f907f7feab9f15f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1117fbb67d9d67327adf2b3b97af22.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e652ed443989bcbcd8a8d7eceb15b8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057523a5616661dabce803b449678733.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0f6400ceb4ae4f1c8afa8611a3f.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c431c2d458289545d2bc950e9020e.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba08b775c8b07b05bae4decfd644b1.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cdac2ec76486aa131f2d27d38e1d7.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a1ac91d45f44422bf0b652164f59.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fd37a1d085569598d5b4233e10df1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c815c60adc14d90f27f08df4b371c5.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e819a6ce7239dc0c35ad7445d4bb28f.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331986fba419556ca8e4db7dd3d610a9.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd294cbeb383651042abf5e5125b157.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f570d26e98a59af96056daace00d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c70b2922c644c49d30aa277808d6.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e24a521e38b38908c6aceea51a072.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d3c0563aaae49db06dde96a13776.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb9cecf2fc7c541aec8a64819f62f0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc2b51b5684fc9e7d78a0af57667c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff691a331fbdeaeda5011b383c1443b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203754b9131e8f563c638041c08007f.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8cfb8d79f38040983709beed323d8.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ffa8c77241d05087633317dc214d.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599055a24839f0a975b96ff6f642c8e1.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313da6d7126a4dfbc1ce074444d3527.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347997cfd36e20884b96d122c1210def.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843a5358ab8bba2a2e271d0a47c98ca.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d4f795e8df292de624086cc2c70f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef9f59c627defdee370231ba6dfba2.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aca307f957f4de26dee67eba7bc99.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db1228eb800c615610a0a5f0aa35d9.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52c6c66487b21434894c5825627a09.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c622d0ea10ea57ca6a70a7f6e7c2.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e82cc8dd192c635d41a6b86b0f769.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb87b932ae2f0eb41a826d761ae6485.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de87011d228e16e82966f97c539374.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a8e228df431963a048a485f08ae69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9dfbd33ec8820325025919324a052.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb050aeccefef154e71452adbbe90f.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121103357007c481a740910d21b30abd.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088073abf4d0c934760956ea7dbebc13.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf30a46348c7057a0326c61d60b31.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3e228dc0493fc593115a92681e60a.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755cdfa44df6e5ea4f8fe7ff4e5cb7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b907896a47d38ad32638d34ff2255.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d64802db0e24d776a2c5c99febb8c6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f58d4ab1a75af896be21fad657e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cfc1143ae095f55c9a463566b494f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb697f9c02e1bf2289e472acfe67838.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6762ee7d1731a142d719e39642f1d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdd78e9f951f07e49f5b29d87839d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f3e80203350c1ed6c5e1da0db247.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34670542015dde5bfe1c72ab85a5e18f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e310f0d31b3e04a1c171b8c26007c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644bd832d6a34b59d9f7fab9a7b4736.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce1bf326144d55154ff1996bc5e9c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdcaa309824db4543d8cd0a200517.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c7e56d8f3f2d09491abbe1e0fd7b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e2ebe9cb421c4a899170296d7331.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd0ee053ef28cd4b663c6f7f1aba64.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109f8d4f0a0e284f557c6b15646ed66.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643b21dcdf15890fe63fdb6d358f205.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf6a88823b218341e4fc06c3daccf2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf17d259309a15b76edbd99462bc84.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccdd53b513716af1d13e729363c5ee.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1e4bc9828832c7905d0bfa1b1062.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cfc39e6bc5bb2f03edcce226339c3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e4e23d93bdfba45b81b548237751.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d46a8027c5f2902f4de72c521b26.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bc2969f088f11257fe427ea58263.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412c83e86c7e4b8f50e45132677867.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a14b97379647a196596f41cdbbe8d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162592c36fe79b807389ce2f045943eb.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863ea5e1836b9e32300c19e1d77ee8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf668e1f7e9c0126690f541856741.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe688d31d3a6cc31f907f7feab9f15f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1117fbb67d9d67327adf2b3b97af22.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e652ed443989bcbcd8a8d7eceb15b8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057523a5616661dabce803b449678733.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0f6400ceb4ae4f1c8afa8611a3f.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c431c2d458289545d2bc950e9020e.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba08b775c8b07b05bae4decfd644b1.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cdac2ec76486aa131f2d27d38e1d7.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a1ac91d45f44422bf0b652164f59.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fd37a1d085569598d5b4233e10df1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c815c60adc14d90f27f08df4b371c5.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e819a6ce7239dc0c35ad7445d4bb28f.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331986fba419556ca8e4db7dd3d610a9.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd294cbeb383651042abf5e5125b157.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f570d26e98a59af96056daace00d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c70b2922c644c49d30aa277808d6.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e24a521e38b38908c6aceea51a072.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d3c0563aaae49db06dde96a13776.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb9cecf2fc7c541aec8a64819f62f0.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc2b51b5684fc9e7d78a0af57667c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff691a331fbdeaeda5011b383c1443b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203754b9131e8f563c638041c08007f.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8cfb8d79f38040983709beed323d8.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ffa8c77241d05087633317dc214d.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599055a24839f0a975b96ff6f642c8e1.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313da6d7126a4dfbc1ce074444d3527.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347997cfd36e20884b96d122c1210def.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843a5358ab8bba2a2e271d0a47c98ca.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d4f795e8df292de624086cc2c70f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef9f59c627defdee370231ba6dfba2.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aca307f957f4de26dee67eba7bc99.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db1228eb800c615610a0a5f0aa35d9.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd43be4022620ccea0b8557816ad47b.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52c6c66487b21434894c5825627a09.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c622d0ea10ea57ca6a70a7f6e7c2.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e82cc8dd192c635d41a6b86b0f769.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb87b932ae2f0eb41a826d761ae6485.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de87011d228e16e82966f97c539374.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a8e228df431963a048a485f08ae69.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9dfbd33ec8820325025919324a052.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb050aeccefef154e71452adbbe90f.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121103357007c481a740910d21b30abd.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088073abf4d0c934760956ea7dbebc13.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf30a46348c7057a0326c61d60b31.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3e228dc0493fc593115a92681e60a.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755cdfa44df6e5ea4f8fe7ff4e5cb7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4810125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2471,420 +2477,450 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="8943975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9534525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4743450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9934575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4476750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
-[...23 lines deleted...]
-      <xdr:row>69</xdr:row>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4486275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
-[...23 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4657725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
-[...23 lines deleted...]
-      <xdr:row>71</xdr:row>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4486275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
-[...23 lines deleted...]
-      <xdr:row>72</xdr:row>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9753600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
-[...23 lines deleted...]
-      <xdr:row>73</xdr:row>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4210050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
-[...23 lines deleted...]
-      <xdr:row>74</xdr:row>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9734550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
-[...23 lines deleted...]
-      <xdr:row>75</xdr:row>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10220325"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
-[...23 lines deleted...]
-      <xdr:row>76</xdr:row>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4410075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3151,51 +3187,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z77"/>
+  <dimension ref="A1:Z78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -3831,179 +3867,189 @@
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="853">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63" t="s">
         <v>127</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="240">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" t="s">
         <v>129</v>
       </c>
       <c r="D64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="798">
+    <row r="65" spans="1:26" customHeight="1" ht="0">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" t="s">
         <v>131</v>
       </c>
       <c r="D65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="850">
+    <row r="66" spans="1:26" customHeight="1" ht="798">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" t="s">
         <v>133</v>
       </c>
       <c r="D66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="423">
+    <row r="67" spans="1:26" customHeight="1" ht="850">
       <c r="A67"/>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" t="s">
         <v>135</v>
       </c>
       <c r="D67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="886">
+    <row r="68" spans="1:26" customHeight="1" ht="423">
       <c r="A68"/>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" t="s">
         <v>137</v>
       </c>
       <c r="D68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="400">
+    <row r="69" spans="1:26" customHeight="1" ht="886">
       <c r="A69"/>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69" t="s">
         <v>139</v>
       </c>
       <c r="D69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="401">
+    <row r="70" spans="1:26" customHeight="1" ht="400">
       <c r="A70"/>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" t="s">
         <v>141</v>
       </c>
       <c r="D70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="416">
+    <row r="71" spans="1:26" customHeight="1" ht="401">
       <c r="A71"/>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71" t="s">
         <v>143</v>
       </c>
       <c r="D71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="401">
+    <row r="72" spans="1:26" customHeight="1" ht="416">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72" t="s">
         <v>145</v>
       </c>
       <c r="D72"/>
     </row>
-    <row r="73" spans="1:26" customHeight="1" ht="871">
+    <row r="73" spans="1:26" customHeight="1" ht="401">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73" t="s">
         <v>147</v>
       </c>
       <c r="D73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="376">
+    <row r="74" spans="1:26" customHeight="1" ht="871">
       <c r="A74"/>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74" t="s">
         <v>149</v>
       </c>
       <c r="D74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="868">
+    <row r="75" spans="1:26" customHeight="1" ht="376">
       <c r="A75"/>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75" t="s">
         <v>151</v>
       </c>
       <c r="D75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="912">
+    <row r="76" spans="1:26" customHeight="1" ht="868">
       <c r="A76"/>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76" t="s">
         <v>153</v>
       </c>
       <c r="D76"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="393">
+    <row r="77" spans="1:26" customHeight="1" ht="912">
       <c r="A77"/>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77" t="s">
         <v>155</v>
       </c>
       <c r="D77"/>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="393">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" t="s">
+        <v>157</v>
+      </c>
+      <c r="D78"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">