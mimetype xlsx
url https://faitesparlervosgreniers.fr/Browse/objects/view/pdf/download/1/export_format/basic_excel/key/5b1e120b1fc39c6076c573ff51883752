--- v0 (2026-02-16)
+++ v1 (2026-08-19)
@@ -28,317 +28,317 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Carte Postale au Fond de la Combe (56-009)</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Carte Postale de la Cantine du Fer-à-Cheval de Françoise à Berthe Bouvaille </t>
+    <t>Vue panoramique du Fer-à-Cheval (10-001)</t>
+  </si>
+  <si>
+    <t>Vue panoramique du Fer-à-Cheval début XXe siècle</t>
+  </si>
+  <si>
+    <t>Panorama du Fer à Cheval, ses cascades, le fond de la Combe, le chamois et la cantine (2-122)</t>
+  </si>
+  <si>
+    <t>Panorama du Fer à Cheval, ses cascades, le fond de la Combe, le chamois et la cantine</t>
+  </si>
+  <si>
+    <t>Traversée du Giffre au Fond de la Combe, 2 août 1937 (2-1660)</t>
+  </si>
+  <si>
+    <t>Traversée du Giffre au Fond de la Combe, 2 août 1937</t>
+  </si>
+  <si>
+    <t>Photo dans le Fer-à-Cheval sous la Corne du Chamois (2-1698)</t>
+  </si>
+  <si>
+    <t>Photo dans le Fer-à-Cheval sous la Corne du Chamois</t>
+  </si>
+  <si>
+    <t>Le Chalet-Restaurant au Fer-à-Cheval (2-1900)</t>
+  </si>
+  <si>
+    <t>Le Chalet-Restaurant au Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Le Cirque du Fer-à-Cheval et le village du Frenalay (2-1928)</t>
+  </si>
+  <si>
+    <t>Le Cirque du Fer-à-Cheval et le village du Frenalay</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval et ses cascades d’après une gravure du XIXe siècle (2-1960)</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval et ses cascades d’après une gravure du XIXe siècle</t>
+  </si>
+  <si>
+    <t>« Le Bout du Monde » d’après une gravure du XIXe siècle (2-1962)</t>
+  </si>
+  <si>
+    <t>« Le Bout du Monde » d’après une gravure du XIXe siècle</t>
+  </si>
+  <si>
+    <t>Carte postale sur le Cirque du Fer-à-Cheval - 1989 (2-2026)</t>
+  </si>
+  <si>
+    <t>Carte postale sur le Cirque du Fer-à-Cheval - 1989</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine du Fer à Cheval (2-238 )</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine du Fer à Cheval</t>
+  </si>
+  <si>
+    <t>Panorama sur le Cirque du Fer à Cheval (2-2534)</t>
+  </si>
+  <si>
+    <t>Panorama sur le Cirque du Fer à Cheval</t>
+  </si>
+  <si>
+    <t>Carte postale du Cirque du Fer à Cheval l'hiver (2-2638)</t>
+  </si>
+  <si>
+    <t>Carte postale du Cirque du Fer à Cheval l'hiver</t>
+  </si>
+  <si>
+    <t>Photo au Fer-à-Cheval sur le « Pont de Neige » (2-2650)</t>
+  </si>
+  <si>
+    <t>Photo au Fer-à-Cheval sur le « Pont de Neige »</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval l'hiver sous la neige  (2-3312)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Fer-à-Cheval l'hiver sous la neige </t>
   </si>
   <si>
     <t>Carte postale du Cirque du Fer à Cheval (2-3420)</t>
   </si>
   <si>
     <t>Carte postale du Cirque du Fer à Cheval</t>
   </si>
   <si>
-    <t>Carte postale du Cirque du Fer à Cheval l'hiver (2-2638)</t>
-[...14 lines deleted...]
-    <t>Carte Postale du Fer-à-Cheval</t>
+    <t>Pâturage devant le Fer-à-Cheval (2-3464)</t>
+  </si>
+  <si>
+    <t>Pâturage devant le Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Le chalet de Prazon avec les chèvres (2-3518)</t>
+  </si>
+  <si>
+    <t>Le chalet de Prazon avec les chèvres</t>
+  </si>
+  <si>
+    <t>Promenade au Fer-à-Cheval vers 1900 (2-3665)</t>
+  </si>
+  <si>
+    <t>Promenade au Fer-à-Cheval vers 1900</t>
+  </si>
+  <si>
+    <t>Oratoire au Fer-à-Cheval élevé à la mémoire des victimes de l'éboulement de Tête Noire  (2-3825)</t>
+  </si>
+  <si>
+    <t>Oratoire au Fer-à-Cheval élevé à la mémoire des victimes de l'éboulement de Tête Noire le 9 février 1602 engloutissant 26 maisons et fit périr 57 personnes.</t>
+  </si>
+  <si>
+    <t>Photo de la Tour Saint-Hubert ou Piton des Boveris au Fond de la Combe (2-4145)</t>
+  </si>
+  <si>
+    <t>Photo de la Tour Saint-Hubert ou Piton des Boveris au Fond de la Combe</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine du Fer à Cheval (2-4387)</t>
   </si>
   <si>
     <t>Carte Postale du Massif Central du Fer à Cheval (2-485)</t>
   </si>
   <si>
     <t>Carte Postale du Massif Central du Fer à Cheval</t>
   </si>
   <si>
-    <t>Carte postale sur le Cirque du Fer-à-Cheval - 1989 (2-2026)</t>
-[...8 lines deleted...]
-    <t>Carte postale vu du Cirque du Fer-à-Cheval, Tenneverge, Finnive depuis Nambride dans les années 40</t>
+    <t>Le fond de la Combe (2-653)</t>
+  </si>
+  <si>
+    <t>Le fond de la Combe</t>
+  </si>
+  <si>
+    <t>Le Cirque du Fer-à-Cheval à la fonte des neiges (2-809)</t>
+  </si>
+  <si>
+    <t>Le Cirque du Fer-à-Cheval à la fonte des neiges</t>
   </si>
   <si>
     <t>Cascade La Lyre au Cirque du Fer-à-Cheval (2-845)</t>
   </si>
   <si>
     <t>Cascade La Lyre au Cirque du Fer-à-Cheval</t>
-  </si>
-[...22 lines deleted...]
-    <t>Le Cirque du Fer-à-Cheval et le village du Frenalay</t>
   </si>
   <si>
     <t>Le Cirque du Fer-à-Cheval et ses cascades (2-847)</t>
   </si>
   <si>
     <t>Le Cirque du Fer-à-Cheval et ses cascades
 De gauche à droite : cascade de Pissevache, de la Lyre et de St Jacques
 Pointe des Cavales</t>
   </si>
   <si>
+    <t>Le Fond de la Combe et le Giffre au Fer-à-Cheval (2-877)</t>
+  </si>
+  <si>
+    <t>Le Fond de la Combe et le Giffre au Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Carte postale du Cirque du Fer-à-Cheval et du village des Pellys (2-931)</t>
+  </si>
+  <si>
+    <t>Carte postale du Cirque du Fer-à-Cheval et du village des Pellys</t>
+  </si>
+  <si>
+    <t>Les chalets du Fond de la Combe (2-945)</t>
+  </si>
+  <si>
+    <t>Les chalets du Fond de la Combe</t>
+  </si>
+  <si>
+    <t>Massif du Tenneverge vu du Pellys (2-947)</t>
+  </si>
+  <si>
+    <t>Massif du Tenneverge vu du Pellys</t>
+  </si>
+  <si>
+    <t>Carte postale vu du Cirque du Fer-à-Cheval, Tenneverge, Finnive depuis Nambride  (22-023)</t>
+  </si>
+  <si>
+    <t>Carte postale vu du Cirque du Fer-à-Cheval, Tenneverge, Finnive depuis Nambride dans les années 40</t>
+  </si>
+  <si>
+    <t>Photo de la Corne du Chamois vue du Frenalay (29-003)</t>
+  </si>
+  <si>
+    <t>Photo de la Corne du Chamois vue du Frenalay</t>
+  </si>
+  <si>
+    <t>Voitures au Fer à Cheval - 1935 (30-001)</t>
+  </si>
+  <si>
+    <t>Voitures au Fer à Cheval le 9 juin1935</t>
+  </si>
+  <si>
+    <t>Photo du parking au Fer-à-Cheval en 1960 (30-002)</t>
+  </si>
+  <si>
+    <t>Photo du parking au Fer-à-Cheval le 18 aout 1960</t>
+  </si>
+  <si>
+    <t>Lithographie du fond de la Combe (51-012)</t>
+  </si>
+  <si>
+    <t>Lithographie du fond de la Combe</t>
+  </si>
+  <si>
+    <t>Photos au fond de la Combe (51-039)</t>
+  </si>
+  <si>
+    <t>Photos au fond de la Combe</t>
+  </si>
+  <si>
+    <t>Photo à la Cantine du fer à Cheval (51-058)</t>
+  </si>
+  <si>
+    <t>Photo à la Cantine du fer à Cheval</t>
+  </si>
+  <si>
+    <t>Photo du Cirque du Fer-à-Cheval avec les automobiles (56-004)</t>
+  </si>
+  <si>
+    <t>Photo du Cirque du Fer-à-Cheval avec les automobiles</t>
+  </si>
+  <si>
+    <t>Carte Postale de la Cantine du Fer-à-Cheval  (56-005)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte Postale de la Cantine du Fer-à-Cheval de Françoise à Berthe Bouvaille </t>
+  </si>
+  <si>
+    <t>Carte Postale au Fond de la Combe (56-009)</t>
+  </si>
+  <si>
+    <t>Carte Postale au Fond de la Combe</t>
+  </si>
+  <si>
     <t>Le Fer à Cheval et ses cascades (56-058)</t>
   </si>
   <si>
     <t>Le Fer à Cheval et ses cascades</t>
   </si>
   <si>
-    <t>Le Fer-à-Cheval et ses cascades d’après une gravure du XIXe siècle (2-1960)</t>
-[...121 lines deleted...]
-  <si>
     <t>Pic du Tenneverge, Pointe de Sambet et le Fond de la Combe (56-062)</t>
   </si>
   <si>
     <t>Pic du Tenneverge, Pointe de Sambet et le Fond de la Combe</t>
   </si>
   <si>
-    <t>Promenade au Fer-à-Cheval vers 1900 (2-3665)</t>
-[...4 lines deleted...]
-  <si>
     <t>Tour Saint-Hubert ou Piton des Boveris au Fond de la Combe (56-067)</t>
   </si>
   <si>
     <t>Tour Saint-Hubert ou Piton des Boveris au Fond de la Combe</t>
   </si>
   <si>
-    <t>Traversée du Giffre au Fond de la Combe, 2 août 1937 (2-1660)</t>
-[...10 lines deleted...]
-  <si>
     <t>Vue d'ensemble du Fer-à-Cheval (56-094)</t>
   </si>
   <si>
     <t>Vue d'ensemble du Fer-à-Cheval</t>
   </si>
   <si>
-    <t>Vue panoramique du Fer-à-Cheval (10-001)</t>
-[...8 lines deleted...]
-    <t>« Le Bout du Monde » d’après une gravure du XIXe siècle</t>
+    <t>Carte Postale du Fer-à-Cheval (6-033)</t>
+  </si>
+  <si>
+    <t>Carte Postale du Fer-à-Cheval</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -363,1383 +363,1383 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790632f277cefb4cfa12528f484311e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4310d8b8dd7b3914786e410941cae7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1179ee6bc8eab5025a6aa644df028e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f980804706f1f1b9b3d2ee2cc410d98.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35b2b8c41cd4081c56dac8dfac6e86.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911ec8bd220736c2f6a843b092f34b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a303f152031a4ed010859923a9ad09.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead450d03be4624282fd5ba7aeb7b7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efd6c25fcd13ffc594d1d77aa04b3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f499b76953a98ec4e53ea065b90877.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62dcf2c31c31b6cbd0d1654171133.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003a324a9c95ae8d4117dc9c17652f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300696ad518058012a1d51c2970a85.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83074ee408039ee6fde7548f0fe26aa9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f5126551bb3a1c6e7117292b0557.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1579b303e0abb4dbeaa5e1205e938d1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ba0228b93e42e11d33dc37a5450a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800097d1797980b6bc5605c5b38d709c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaacd13c2fca6444f9a7aa9f458374a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9e9183f3bb3661fbe2f7af1eb1c95.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18622f52b197880ed38d36b5550a55.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b90415a75b70370416b573c8cb9083.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff5623942aeda2128f8f80c5e63a45.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11813032324e2af5bcd746bf88293ea5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6ba235e571564ca614d953f9269b.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e94925a0fc57df01c2002de101512.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b982f85e71da40f313057abb8f10d.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518b31d294a402454caf24b53b1b78.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac4838dec0d5b85fe78a3a2f5882b.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ab7ed11516846d6ee8223973807f8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17886776c4edd6f62ee8760f62619e23.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251953d106905836350aab6bc8e48186.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b7cb5ad64495a28c64b301dac0837.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f75a624812b5bd95cd41aa14e29c9f.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155392d9ed4cc4ee919c805922f48f61.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5177e5b35852b159bbe33bcbeda9.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6da8e44eb278ec96867bfdf49bccb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a661d8cf706bf6f170d4bc03477c81.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1571e50d225218cf085b1e4a3d9871.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad7b96a146bb9d01f49a47b76a106.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f4220a22b65d89b06947e1b9ff2c.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc731b11586bcb82360a5d11dbf0f47.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eb282390ccc17f3442ec287ebfb28.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa877e554609585b2782bdfbe25eb.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a13ba945db7db2489d9dbe50dbde.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa877e554609585b2782bdfbe25eb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6ba235e571564ca614d953f9269b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f4220a22b65d89b06947e1b9ff2c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ab7ed11516846d6ee8223973807f8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91003a324a9c95ae8d4117dc9c17652f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83074ee408039ee6fde7548f0fe26aa9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ba0228b93e42e11d33dc37a5450a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a13ba945db7db2489d9dbe50dbde.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead450d03be4624282fd5ba7aeb7b7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b7cb5ad64495a28c64b301dac0837.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e94925a0fc57df01c2002de101512.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f980804706f1f1b9b3d2ee2cc410d98.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac4838dec0d5b85fe78a3a2f5882b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800097d1797980b6bc5605c5b38d709c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1179ee6bc8eab5025a6aa644df028e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b982f85e71da40f313057abb8f10d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62dcf2c31c31b6cbd0d1654171133.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1571e50d225218cf085b1e4a3d9871.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11813032324e2af5bcd746bf88293ea5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251953d106905836350aab6bc8e48186.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f75a624812b5bd95cd41aa14e29c9f.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a303f152031a4ed010859923a9ad09.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaacd13c2fca6444f9a7aa9f458374a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300696ad518058012a1d51c2970a85.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f499b76953a98ec4e53ea065b90877.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f5126551bb3a1c6e7117292b0557.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9e9183f3bb3661fbe2f7af1eb1c95.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35b2b8c41cd4081c56dac8dfac6e86.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18622f52b197880ed38d36b5550a55.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff5623942aeda2128f8f80c5e63a45.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efd6c25fcd13ffc594d1d77aa04b3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17886776c4edd6f62ee8760f62619e23.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc731b11586bcb82360a5d11dbf0f47.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5177e5b35852b159bbe33bcbeda9.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b90415a75b70370416b573c8cb9083.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6da8e44eb278ec96867bfdf49bccb.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518b31d294a402454caf24b53b1b78.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155392d9ed4cc4ee919c805922f48f61.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4310d8b8dd7b3914786e410941cae7.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790632f277cefb4cfa12528f484311e.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1579b303e0abb4dbeaa5e1205e938d1.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a661d8cf706bf6f170d4bc03477c81.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad7b96a146bb9d01f49a47b76a106.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eb282390ccc17f3442ec287ebfb28.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911ec8bd220736c2f6a843b092f34b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10963275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4714875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4714875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3086100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9544050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10287000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10839450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10610850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10315575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10325100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10306050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10439400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10248900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9410700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9448800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9496425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11296650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10058400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...143 lines deleted...]
-      <xdr:row>6</xdr:row>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2362200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10267950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10115550"/>
-    <xdr:pic>
-[...1168 lines deleted...]
-    <xdr:ext cx="6667500" cy="4676775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -2065,491 +2065,491 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="897">
+    <row r="2" spans="1:26" customHeight="1" ht="188">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="387">
+    <row r="3" spans="1:26" customHeight="1" ht="402">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="377">
+    <row r="4" spans="1:26" customHeight="1" ht="385">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="851">
+    <row r="5" spans="1:26" customHeight="1" ht="978">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="396">
+    <row r="6" spans="1:26" customHeight="1" ht="375">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="902">
+    <row r="7" spans="1:26" customHeight="1" ht="383">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="390">
+    <row r="8" spans="1:26" customHeight="1" ht="420">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="420">
+    <row r="9" spans="1:26" customHeight="1" ht="417">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="914">
+    <row r="10" spans="1:26" customHeight="1" ht="420">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="919">
+    <row r="11" spans="1:26" customHeight="1" ht="382">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="417">
+    <row r="12" spans="1:26" customHeight="1" ht="275">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="375">
+    <row r="13" spans="1:26" customHeight="1" ht="851">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="384">
+    <row r="14" spans="1:26" customHeight="1" ht="416">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="383">
+    <row r="15" spans="1:26" customHeight="1" ht="918">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="377">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="210">
+    <row r="17" spans="1:26" customHeight="1" ht="967">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="420">
+    <row r="18" spans="1:26" customHeight="1" ht="417">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="918">
+    <row r="19" spans="1:26" customHeight="1" ht="417">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="921">
+    <row r="20" spans="1:26" customHeight="1" ht="946">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="931">
+    <row r="21" spans="1:26" customHeight="1" ht="920">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="383">
+    <row r="22" spans="1:26" customHeight="1" ht="399">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="405">
+    <row r="23" spans="1:26" customHeight="1" ht="390">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" t="s">
         <v>46</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="386">
+    <row r="24" spans="1:26" customHeight="1" ht="921">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" t="s">
         <v>48</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="946">
+    <row r="25" spans="1:26" customHeight="1" ht="384">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" t="s">
         <v>50</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="402">
+    <row r="26" spans="1:26" customHeight="1" ht="919">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" t="s">
         <v>52</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="275">
+    <row r="27" spans="1:26" customHeight="1" ht="377">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" t="s">
         <v>54</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="967">
+    <row r="28" spans="1:26" customHeight="1" ht="931">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" t="s">
         <v>56</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="842">
+    <row r="29" spans="1:26" customHeight="1" ht="396">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
         <v>58</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="416">
+    <row r="30" spans="1:26" customHeight="1" ht="383">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
         <v>60</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="978">
+    <row r="31" spans="1:26" customHeight="1" ht="386">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
         <v>62</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="839">
+    <row r="32" spans="1:26" customHeight="1" ht="914">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" t="s">
         <v>64</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="920">
+    <row r="33" spans="1:26" customHeight="1" ht="839">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
         <v>66</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="382">
+    <row r="34" spans="1:26" customHeight="1" ht="843">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
         <v>68</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="399">
+    <row r="35" spans="1:26" customHeight="1" ht="847">
       <c r="A35"/>
       <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" t="s">
         <v>70</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="380">
+    <row r="36" spans="1:26" customHeight="1" ht="405">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>71</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="847">
+    <row r="37" spans="1:26" customHeight="1" ht="1008">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="1008">
+    <row r="38" spans="1:26" customHeight="1" ht="842">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>75</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="372">
+    <row r="39" spans="1:26" customHeight="1" ht="380">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>77</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="417">
+    <row r="40" spans="1:26" customHeight="1" ht="387">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>79</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="916">
+    <row r="41" spans="1:26" customHeight="1" ht="897">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>81</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="385">
+    <row r="42" spans="1:26" customHeight="1" ht="210">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>83</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="843">
+    <row r="43" spans="1:26" customHeight="1" ht="372">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>85</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="399">
+    <row r="44" spans="1:26" customHeight="1" ht="916">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>87</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="188">
+    <row r="45" spans="1:26" customHeight="1" ht="399">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>89</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="417">
+    <row r="46" spans="1:26" customHeight="1" ht="902">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>91</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>