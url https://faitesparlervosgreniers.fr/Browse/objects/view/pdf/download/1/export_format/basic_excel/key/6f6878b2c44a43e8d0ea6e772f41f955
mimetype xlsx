--- v0 (2025-12-22)
+++ v1 (2026-08-19)
@@ -607,54 +607,54 @@
     <t>Photo d'André MOCCAND au ski (6-023)</t>
   </si>
   <si>
     <t>Photo d'André MOCCAND au ski</t>
   </si>
   <si>
     <t>Photo du 8 juillet 1965 (6-024)</t>
   </si>
   <si>
     <t>Photo du 8 juillet 1965 
 André MOCCAND "La grande    "</t>
   </si>
   <si>
     <t>Photo d'Alain FORAX et André Moccand (6-026)</t>
   </si>
   <si>
     <t>Photo d'Alain FORAX et André Moccand</t>
   </si>
   <si>
     <t>Photo d’Angèle et Ponce MOCCAND avec les vaches  (6-027)</t>
   </si>
   <si>
     <t xml:space="preserve">Photo d’Angèle et Ponce MOCCAND avec les vaches </t>
   </si>
   <si>
-    <t>Photo de Raymonde et André BIORD à Sixt  (6-032)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Photo de Raymonde et André BIORD à Sixt </t>
+    <t>Photo de Robert Raymond et Raymonde Moccand (future épouse Biord) (6-032)</t>
+  </si>
+  <si>
+    <t>Photo de Robert Raymond et Raymonde Moccand (future épouse Biord)</t>
   </si>
   <si>
     <t>Photo d'André MOCCAND (Tonkin) avec un chiot (6-036)</t>
   </si>
   <si>
     <t>Photo d'André MOCCAND (Tonkin) avec un chiot</t>
   </si>
   <si>
     <t xml:space="preserve"> André Moccand " dit  le Tonkin" (7-001)</t>
   </si>
   <si>
     <t>André Moccand   " Le Tonkin"  photo prise dans le bas de la ville de samoens</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>