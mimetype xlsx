--- v1 (2026-08-19)
+++ v2 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="506">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>"Voyage dans une vallée des Alpes" ou "Description topographique et lithologique de la vallée de Sixt" par R.M.N.J.C. d'Etersy (1-005)</t>
   </si>
   <si>
     <t>"Voyage dans une vallée des Alpes" ou "Description topographique et lithologique de la vallée de Sixt" par R-M-N-J-C d'Etersy</t>
   </si>
   <si>
     <t>Histoire du film de Rachel Bénitah sur Dédé Tonkin par Philippe Mulatier (1-006)</t>
   </si>
   <si>
     <t>Histoire du film de Rachel Bénitah sur Dédé Tonkin par Philippe Mulatier</t>
   </si>
   <si>
@@ -1621,50 +1621,57 @@
   <si>
     <t>Costumes traditionnels de la Savoie (56-095)</t>
   </si>
   <si>
     <t>Costumes traditionnels de la Savoie</t>
   </si>
   <si>
     <t>Extrait du "Guide Itinéraire de Genève à Samoëns-Sixt et aux Treize-Arbres" (56-102)</t>
   </si>
   <si>
     <t>Extrait du "Guide Itinéraire de Genève à Samoëns-Sixt et aux Treize-Arbres" de E.Dozier
 Vallées Supérieures du Giffre et le Salève</t>
   </si>
   <si>
     <t>Brochure du Syndicat de Samoëns sur les sports d'hiver en février 1912  (56-103)</t>
   </si>
   <si>
     <t>Brochure du Syndicat de Samoëns sur les sports d'hiver en février 1912 
 "Grandes Fêtes Hivernales à l'occasion du VIe Concours International de Ski du C.A.F."</t>
   </si>
   <si>
     <t>Carnaval - 1948 (6-017)</t>
   </si>
   <si>
     <t>Carnaval - 1948</t>
+  </si>
+  <si>
+    <t>Photo des conscrits classe 1924 (61-001)</t>
+  </si>
+  <si>
+    <t>Conscrits de Sixt-Fer-à-Cheval, classe 1924.
+Joseph Joënnoz avec le drapeau.</t>
   </si>
   <si>
     <t>Kermesse de Sixt   (7-005)</t>
   </si>
   <si>
     <t xml:space="preserve">Enfants costumés a l'occasion de La Kermesse du village de Sixt fer A Cheval  Août 1995 </t>
   </si>
   <si>
     <t>Préparation du repas de la kermesse du 15 août 1995 au presbytère de Sixt fer a cheval (7-007)</t>
   </si>
   <si>
     <t>Préparation du repas de la kermesse du 15 août 1995 au presbytère de Sixt fer A Cheval</t>
   </si>
   <si>
     <t>Maison Pierre Deffayet à Lavoisière (8-001)</t>
   </si>
   <si>
     <t xml:space="preserve">Enfants jouent devant la maison De Pierre Deffayet  Année 1955 à Lavoisière
 </t>
   </si>
   <si>
     <t>Inauguration du nouveau tilleul juin 2026 (9-004)</t>
   </si>
   <si>
     <t xml:space="preserve">Inauguration du nouveau tilleul le 14 juin 2026.
@@ -1723,51 +1730,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdd78e9f951f07e49f5b29d87839d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bd2dc873c170c67030787291776fd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c738f693b2f060a961031172548834.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96890f548a502b41291e2a8b5db8f24c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651730f45dbe0642262f41320879e3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374ad6439f55d06841b289e48562f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd14dbcf653aae7265f97fd89ad60.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e993f188ee2c7df920abd3a2bf3c96.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a54720d995a03d2aa01f0bf14ad0d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce006bd474b0dad574557306ec0ee1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e20faed51e0ab42750e1ea7d92040.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ced22c9ed65afd3fb6a08e6685c3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52b6dea3a00e8c446ac35b9c4f9734.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d966054aebf843c8c3d97148a0161a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0559a4ed9640e1e962f56a0cc6d5b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22fc585d432ddc973eb597f3bd5014.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a1ddcb170f4941328f98210f0f26d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc2a478ea36b8cbdba613cc60f1f53.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd88dd8b83edb9fdcebcfcc458e847b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162592c36fe79b807389ce2f045943eb.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb8b73da50e704bb32120bbe680ebf.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe0a204022f56fa156de0caac41372.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbbf741ce776117d07b512126cae6.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863ea5e1836b9e32300c19e1d77ee8.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a5c312b270d73e1213cdc7be8f3c.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1d006e9a025e655e8926c3e54b0b.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d1357a965a360438ce9edd4a1d2f0.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083bcf2e3a25eb1d9543a1168e3b98.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91403bcb3a8878db90e1d24706ac5a.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b570626c4c67584dd2c2707282ccc9.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0589d272038354264284ffae9946e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1ddce7552446ec72da74fe984d04.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce0cc005fd650f8c0d7f4a32836db.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153d86182c2a44be6ed3f51aec211f.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e2e9ceb70e97f803312402744e561.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd0e48cef9546c2581ff92b9d028f.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540ecd0f96bdb11d1db70aea5a06cd.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e16823f393892265021142cd199d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e3881817910f2c8a9f9b6cb5e153.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2949550af94ce9bfb497d31c5ce506.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9243ac0851c10c1911c642be058884.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492b0f4957e8b0f6f6ebcb6b54d80ef.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa104895d6d8553002f590717d10aa.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee45a7d566471c03bb3f3f9f08a5f0.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a45d03fbc544f2a30dcb85038622.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf2a79b99ca3a1c4acd0417d44858.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2cd0f414ab817414655282b40b3b.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065026fc87ed43e942744a032b949ea.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6dd97d99efe94e3ecf024ae4713bf.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93576303c3643b953096dd078bc0339.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83939ae3781919bfa095943395bc12d.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824911180b6c15c1c49c34cf3ccaa43.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0f88e39f878915a015b1d97dffaf.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e0765032f4ad0c130f63c7b17073.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d77e27557ea7196d7a89222943f7.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2908184b60862c5179e50c5450d61c.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766bce6e0981fa75b6077fa0380384.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d5601bd2d5772ae775bc8d6f22cbf.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9188bd0055ffdafed00cf345a53e.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3fb39ad99d52e445b5fd94223062f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4006c4dafc639c6d27a5954f5518b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b5efc2a8ddd6d3f52ae8521dd8172.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbf00bd635bd9ac4cf61f32b678a22.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf0d169d57d97ce9fd92450ff99ad.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693133613592920aabf0b39d08f5c65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73165ce3ca259178c01c501151c665.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e253d7429b32292e5584ce2288df.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a46189a9b3101f05f2862fb4c8485.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041107e45c4e609aa37f085bc466cf17.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae9cf2edb1859d05ed3509d76aece.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59d24c298a4ef909a0f4b14736ffdb.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc1e78a349741a6d72328671a331c.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8b4de2dcdac5fca64b14e848efa69.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058d99ead182ce341df86ce7af8d26.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e7d93eb4fc40a5bce2e5af5a9381f.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc52f985af830130c2ad6a10fcd7fce.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0108eeb9c9c0caacc9773eca6a91e4e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ff50ff122447c2d9a9c9f3296c22.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f2394ea357c83c97d05ab0a343cc.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b2186f37fe0e9259b577a51fca5a.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c2f78875c92c0d167f174b962cff.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dac6cbde6036c2317a2612613b54e.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc6fa90fa3d824340af970650fd664.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124320ac8570a90aac637778d897da9.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa9a523f8d2587d2f5f6d33b05b2f.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378437a84791bd95d50a4177340e02d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532f8ea1e6371128b0f523eb909cac.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331986fba419556ca8e4db7dd3d610a9.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da647db5054c93322e56bc089e07f8c2.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab67f0142afa9736484643aa997ebc.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf6cd33080bad966a04753be1a1666.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18067d30d8cee3f439e6eba0684118.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5776657a021961370ef23ddb6bbd0.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472bb382a4eafaaada9093bfcb52fed.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0e1d9ba97f28c58b35bf7ac3e2d9.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02e2f9c613e7b0092c7ac24e9b1c9.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032452a5808b55dcb08febba1567cff.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247478f078f9f8a02ee9d44bd194b2dd.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed28d9ee94af95f190891508a45dc3.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6962085717a5b8963826883a7ddc4da.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b50fbcfa71f420ff86c8514ea6bc2.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e7020f1e4ccb3d2f48b4a7a9a921.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951eff6b577bc3d59ecf88e1c67fa2.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1beb31b3865f609d8e3f59f8c89835.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f24d0817ba0bd9b0cb62e6a5f5b252.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd0f0b2e0ff0c78c7c351743dc4902.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20eddffb15fb89d6afccb20d2b842f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57328a202db8462de59588d1b25e1816.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86611cbbccdc8ae036399cb5c20314.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f563cb3b7630abea3dccced551f59b.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8817b0359415c3be29924e509aa0f5.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddeffc2da8b21908c728a33e3ff854.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9540daff2d6d29b0e7f9829e9eaf2f7.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe7fca505ca535dd5e14dc5f45ee4.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a28ec1bbdbaef75ec24be14c46b240.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f256adb4d8a468931546eae34e9115.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f1576295b49be70d3b9960d9b920.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b0cea74cd5d786269654bced68724.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd693bac64434a36f722d8470e4084c.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf4af1db408abe817c2dea090d4a91.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4df2cce0d2462f30b42d3f3d1a0b.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37b1201e6ab20d70a1c02fdffdd980.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b46a54035ee73a4a292669593442.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e82c4b8063f2c3b100a2d116a83d.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef45a88fbdb6a4df99fcb384e367195.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf1a92e2b8e60d4bd2af6f43c4cf64.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c4bcbb73b1c9d1c866b2a2cfca2a9.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977b7c1a972cbd5db19550819d7316.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c3558b22dbeae97537fa6be02ccb2.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df1935e22e04a0fc9c16955add7715.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ca06c629695a593da57bd6c6d71c.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb19f84db8406dc6310c8943b1c8c6.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f0ac1a636295a9ee0dc6108cb43c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21e65c3f42af140f32806e0b8a13d.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28fe9ade6b96448fd6649d061f68e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353803426c05064288aeecdad53a134.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca794a62f3f11cbfc8fff035c5e5b93.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e2e8c936c7cc8ec12174306827cd.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbef581807625565d1e6601d9ce248.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dd9bafbb7405d7a20b9dffe8bfe47.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ac61fefc066480842ad252f4fe94.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6750fd0c408a4da5d8b505d6affea.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6110a4bc0350e32fde7ec1f29905716.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296e164238d67b28d3d7fb5cefdd56c.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa38206bd9e6ec7213a90d984830c.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a866ac90fe280ec3794959728eb2.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241562cc93a65edcc9276f52ba2d0c.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666438d740559d94646d9b12115fb454.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d97a2196afc0225dd3cc7a23120d.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c145982ca7149720684fa727c94f.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a79846bc800dd604c519bbf18ff8.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae9d7bdc94d0c4e87bb5211bdc792.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b31dcfdd0e529fd622bae5fb243ed9.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e3255babf7518404b2501815bbdbb.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aff61e7015aeb3d878b71d068e56c.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8cfb8d79f38040983709beed323d8.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0df8256bd5e344f663d66a5144aa1.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56adc5fb51048c714fd77568ab12f17.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850835823d074278509fa7384cf2cac.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f57baba51eae052913cf895d8a9ec.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cfc9495fb3bfb6dbc6acd696f6fb1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca164c7bed1e567ba9d8caddf712f060.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd64a12fc11a4dc60c38c244e008b4e.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d7f85ebe4fd8aa91a253e215f4471.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313b4665daad59c1419a2895c828de.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cd6d288273ca9b06a3659319bc29b.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d0483d62f445389c921f8a26022e.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e2dd5341086183d9c1ded5fdfb38.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451fd823f40bae9dee65f8e01fe573e.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491a9d6c259c30df2fb8b45180c4e1.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d06ea504bde58a82e526a78787fda.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c2d026dd3169e9c9965fe36816e70.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6e1c7b69c2517202f43e0d2ac257a.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153119a71a59740d63ac56f540215d0.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222611d526fd5228bdf0c825caae56.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145b5f3a8356949fdee7c0f1f2293d.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e153ac73d5e2d830c0d1c2a5ff59c.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c5613060dedd87b0d8061c91a34f.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f822c095731e8bec3adf3932096852.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96511407d7d28ce2a0e98516352d44e3.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3c7ff293129f542caf0e4a0b0d56.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101772c3a4a5c509628f31252b269811.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e026f53c2d67559bbcec06d7d122c70.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f15319826da595a0cc71f9754d6d.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a2c41732a3b14d7855744c13003ae.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214ca950c44ebabc0c7987a50015cf.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fac81c62e99e267df053ad36c69b8e.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4e8c6e79c2144b1387996b8b9d9a.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c92d5868ae0c4e77240765bdcebdd.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c026cc9f3a03f6f28769e17462a9c.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465d20028ca02df011545289273792b.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b968260c1237acefd5b8f242d2a5fc.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce510742580d0c467876190155ee1e.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c925237a32d659c80053e1e85e07.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34157de834c41e6d4bf9ba598eb056.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc0644d1aad8dba3fec32537dba3bb.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeec6f68ee3c42752b88b6d8ef4c46.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cab4c1f9278fa253d641649780f47.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e59809515d15afc9afa705bff9fd7.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1999a394a1444e7376748d1279b8.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3582cb5840f1ce7d27c5f708b15154.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8e19adbe67d402a9fd1c2415aa24.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bfabd6515327a8f0a554f571ade42.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d14663abd6fe4e49c03ddd381c65.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323e61e124cd70bf407588dc0b7be4.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc77140f6d868ddf670aad162fe13.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b9d41fa4905f0559e7254b86b1858.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c14b537afd99139a7679e3984696.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51eda836581b20d529c0ed4571e76.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe551a5c73e62219b50431246d8dd583.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089673c12e231ca4ffdc2fc20603f3.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454088a82b0743173fcb7e67ffabf4ea.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d09c4ca42f34026f927ea1f55d864.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf1522c2c3b68dc2accd65c679afc9.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7d1cfcee584b1574d9f7e5f74c61.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc189971eff04e3cb4becc9264c29.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf72a23c7c03aebc6290555dcc52d0.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405243c4bd829596e139c977edfa7efb.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458983b02ddccb31702cf9e7654de9fa.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac46246958cca6322fe415dfb4a38c.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86c067ab52dc2d63d23eeec83f0f2.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252da281e4f1073aac594078a5c6401.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc865e47e1be694aad1940eb7681446.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0dc7ae1e74b96ba2560e0d7abaf10.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf3eab0782e291a85f3ff3cd8ea32.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf32733630ff45b8d14114ded70e31.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f3018bfd31facafb14b9836b0c1d.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174968ef4271aff0a84e5df3ca165d.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea862e21d58e19cf8dc78096195c6c3.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60f8cee3f655078e8ced3ac769d66.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea110c3a602385a3a5e818bc3f0f05af.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b931749c98d267166b84ec01aa120.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc385d2171edce3c5cce9e5399c23e.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28a234132278937be1811c4665565.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cb9abcfb71e132770206e978482d5.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bbecd92f1afb51a1cff4a3fa39af8.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c38ec14ed03d8efb45dd74af3eed.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8010643e0eee84ba5cbd948407455.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149571dad1fba5797ae574fc5b80514a.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a04585551d47b702a2a0267dedd3.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03956263be4e6f0b016133c8e390bac2.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fe489ee80b1a8295393d9dfce2f9a.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c604b327822408cbe5e2bbccb1ac865.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c983848b21d7e548345d9b4bf967.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893418664436cab4d36055c3ea50ac.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa50bb4e66feb064675edba7463869.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c622d0ea10ea57ca6a70a7f6e7c2.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aff15609e2859cd9fca7aca3f9dcc.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a8e228df431963a048a485f08ae69.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f81116c82aa253ac7e94364672ba3.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b55619dd93e2c32a3e9cae6a9ff096.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdd78e9f951f07e49f5b29d87839d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bd2dc873c170c67030787291776fd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c738f693b2f060a961031172548834.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96890f548a502b41291e2a8b5db8f24c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651730f45dbe0642262f41320879e3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374ad6439f55d06841b289e48562f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd14dbcf653aae7265f97fd89ad60.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e993f188ee2c7df920abd3a2bf3c96.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a54720d995a03d2aa01f0bf14ad0d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce006bd474b0dad574557306ec0ee1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e20faed51e0ab42750e1ea7d92040.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ced22c9ed65afd3fb6a08e6685c3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52b6dea3a00e8c446ac35b9c4f9734.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d966054aebf843c8c3d97148a0161a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0559a4ed9640e1e962f56a0cc6d5b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22fc585d432ddc973eb597f3bd5014.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a1ddcb170f4941328f98210f0f26d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc2a478ea36b8cbdba613cc60f1f53.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd88dd8b83edb9fdcebcfcc458e847b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162592c36fe79b807389ce2f045943eb.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb8b73da50e704bb32120bbe680ebf.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe0a204022f56fa156de0caac41372.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbbf741ce776117d07b512126cae6.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863ea5e1836b9e32300c19e1d77ee8.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a5c312b270d73e1213cdc7be8f3c.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1d006e9a025e655e8926c3e54b0b.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d1357a965a360438ce9edd4a1d2f0.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083bcf2e3a25eb1d9543a1168e3b98.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91403bcb3a8878db90e1d24706ac5a.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b570626c4c67584dd2c2707282ccc9.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0589d272038354264284ffae9946e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1ddce7552446ec72da74fe984d04.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce0cc005fd650f8c0d7f4a32836db.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153d86182c2a44be6ed3f51aec211f.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e2e9ceb70e97f803312402744e561.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd0e48cef9546c2581ff92b9d028f.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540ecd0f96bdb11d1db70aea5a06cd.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e16823f393892265021142cd199d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e3881817910f2c8a9f9b6cb5e153.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2949550af94ce9bfb497d31c5ce506.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9243ac0851c10c1911c642be058884.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492b0f4957e8b0f6f6ebcb6b54d80ef.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa104895d6d8553002f590717d10aa.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee45a7d566471c03bb3f3f9f08a5f0.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a45d03fbc544f2a30dcb85038622.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf2a79b99ca3a1c4acd0417d44858.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2cd0f414ab817414655282b40b3b.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065026fc87ed43e942744a032b949ea.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6dd97d99efe94e3ecf024ae4713bf.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93576303c3643b953096dd078bc0339.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83939ae3781919bfa095943395bc12d.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824911180b6c15c1c49c34cf3ccaa43.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0f88e39f878915a015b1d97dffaf.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e0765032f4ad0c130f63c7b17073.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d77e27557ea7196d7a89222943f7.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2908184b60862c5179e50c5450d61c.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766bce6e0981fa75b6077fa0380384.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d5601bd2d5772ae775bc8d6f22cbf.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9188bd0055ffdafed00cf345a53e.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3fb39ad99d52e445b5fd94223062f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4006c4dafc639c6d27a5954f5518b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b5efc2a8ddd6d3f52ae8521dd8172.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbf00bd635bd9ac4cf61f32b678a22.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf0d169d57d97ce9fd92450ff99ad.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693133613592920aabf0b39d08f5c65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73165ce3ca259178c01c501151c665.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e253d7429b32292e5584ce2288df.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a46189a9b3101f05f2862fb4c8485.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041107e45c4e609aa37f085bc466cf17.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae9cf2edb1859d05ed3509d76aece.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59d24c298a4ef909a0f4b14736ffdb.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bc1e78a349741a6d72328671a331c.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8b4de2dcdac5fca64b14e848efa69.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058d99ead182ce341df86ce7af8d26.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e7d93eb4fc40a5bce2e5af5a9381f.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc52f985af830130c2ad6a10fcd7fce.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0108eeb9c9c0caacc9773eca6a91e4e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ff50ff122447c2d9a9c9f3296c22.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f2394ea357c83c97d05ab0a343cc.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b2186f37fe0e9259b577a51fca5a.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575c2f78875c92c0d167f174b962cff.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dac6cbde6036c2317a2612613b54e.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc6fa90fa3d824340af970650fd664.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124320ac8570a90aac637778d897da9.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa9a523f8d2587d2f5f6d33b05b2f.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378437a84791bd95d50a4177340e02d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532f8ea1e6371128b0f523eb909cac.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331986fba419556ca8e4db7dd3d610a9.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da647db5054c93322e56bc089e07f8c2.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab67f0142afa9736484643aa997ebc.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf6cd33080bad966a04753be1a1666.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18067d30d8cee3f439e6eba0684118.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5776657a021961370ef23ddb6bbd0.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472bb382a4eafaaada9093bfcb52fed.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0e1d9ba97f28c58b35bf7ac3e2d9.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02e2f9c613e7b0092c7ac24e9b1c9.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032452a5808b55dcb08febba1567cff.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247478f078f9f8a02ee9d44bd194b2dd.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed28d9ee94af95f190891508a45dc3.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6962085717a5b8963826883a7ddc4da.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b50fbcfa71f420ff86c8514ea6bc2.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e7020f1e4ccb3d2f48b4a7a9a921.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951eff6b577bc3d59ecf88e1c67fa2.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1beb31b3865f609d8e3f59f8c89835.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f24d0817ba0bd9b0cb62e6a5f5b252.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd0f0b2e0ff0c78c7c351743dc4902.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20eddffb15fb89d6afccb20d2b842f.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57328a202db8462de59588d1b25e1816.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86611cbbccdc8ae036399cb5c20314.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f563cb3b7630abea3dccced551f59b.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8817b0359415c3be29924e509aa0f5.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddeffc2da8b21908c728a33e3ff854.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9540daff2d6d29b0e7f9829e9eaf2f7.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe7fca505ca535dd5e14dc5f45ee4.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a28ec1bbdbaef75ec24be14c46b240.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f256adb4d8a468931546eae34e9115.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f1576295b49be70d3b9960d9b920.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b0cea74cd5d786269654bced68724.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd693bac64434a36f722d8470e4084c.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf4af1db408abe817c2dea090d4a91.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4df2cce0d2462f30b42d3f3d1a0b.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37b1201e6ab20d70a1c02fdffdd980.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b46a54035ee73a4a292669593442.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e82c4b8063f2c3b100a2d116a83d.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef45a88fbdb6a4df99fcb384e367195.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf1a92e2b8e60d4bd2af6f43c4cf64.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c4bcbb73b1c9d1c866b2a2cfca2a9.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977b7c1a972cbd5db19550819d7316.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c3558b22dbeae97537fa6be02ccb2.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df1935e22e04a0fc9c16955add7715.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ca06c629695a593da57bd6c6d71c.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb19f84db8406dc6310c8943b1c8c6.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f0ac1a636295a9ee0dc6108cb43c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21e65c3f42af140f32806e0b8a13d.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28fe9ade6b96448fd6649d061f68e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353803426c05064288aeecdad53a134.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca794a62f3f11cbfc8fff035c5e5b93.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e2e8c936c7cc8ec12174306827cd.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbef581807625565d1e6601d9ce248.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dd9bafbb7405d7a20b9dffe8bfe47.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ac61fefc066480842ad252f4fe94.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6750fd0c408a4da5d8b505d6affea.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6110a4bc0350e32fde7ec1f29905716.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296e164238d67b28d3d7fb5cefdd56c.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa38206bd9e6ec7213a90d984830c.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a866ac90fe280ec3794959728eb2.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241562cc93a65edcc9276f52ba2d0c.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666438d740559d94646d9b12115fb454.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d97a2196afc0225dd3cc7a23120d.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c145982ca7149720684fa727c94f.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a79846bc800dd604c519bbf18ff8.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae9d7bdc94d0c4e87bb5211bdc792.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b31dcfdd0e529fd622bae5fb243ed9.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e3255babf7518404b2501815bbdbb.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aff61e7015aeb3d878b71d068e56c.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8cfb8d79f38040983709beed323d8.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0df8256bd5e344f663d66a5144aa1.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56adc5fb51048c714fd77568ab12f17.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850835823d074278509fa7384cf2cac.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f57baba51eae052913cf895d8a9ec.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cfc9495fb3bfb6dbc6acd696f6fb1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca164c7bed1e567ba9d8caddf712f060.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd64a12fc11a4dc60c38c244e008b4e.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d7f85ebe4fd8aa91a253e215f4471.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313b4665daad59c1419a2895c828de.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cd6d288273ca9b06a3659319bc29b.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d0483d62f445389c921f8a26022e.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e2dd5341086183d9c1ded5fdfb38.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451fd823f40bae9dee65f8e01fe573e.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491a9d6c259c30df2fb8b45180c4e1.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d06ea504bde58a82e526a78787fda.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c2d026dd3169e9c9965fe36816e70.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6e1c7b69c2517202f43e0d2ac257a.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153119a71a59740d63ac56f540215d0.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222611d526fd5228bdf0c825caae56.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145b5f3a8356949fdee7c0f1f2293d.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e153ac73d5e2d830c0d1c2a5ff59c.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c5613060dedd87b0d8061c91a34f.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f822c095731e8bec3adf3932096852.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96511407d7d28ce2a0e98516352d44e3.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3c7ff293129f542caf0e4a0b0d56.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101772c3a4a5c509628f31252b269811.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e026f53c2d67559bbcec06d7d122c70.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f15319826da595a0cc71f9754d6d.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a2c41732a3b14d7855744c13003ae.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214ca950c44ebabc0c7987a50015cf.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fac81c62e99e267df053ad36c69b8e.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4e8c6e79c2144b1387996b8b9d9a.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c92d5868ae0c4e77240765bdcebdd.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c026cc9f3a03f6f28769e17462a9c.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465d20028ca02df011545289273792b.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b968260c1237acefd5b8f242d2a5fc.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce510742580d0c467876190155ee1e.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c925237a32d659c80053e1e85e07.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34157de834c41e6d4bf9ba598eb056.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc0644d1aad8dba3fec32537dba3bb.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeec6f68ee3c42752b88b6d8ef4c46.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cab4c1f9278fa253d641649780f47.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e59809515d15afc9afa705bff9fd7.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1999a394a1444e7376748d1279b8.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3582cb5840f1ce7d27c5f708b15154.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8e19adbe67d402a9fd1c2415aa24.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bfabd6515327a8f0a554f571ade42.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d14663abd6fe4e49c03ddd381c65.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323e61e124cd70bf407588dc0b7be4.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc77140f6d868ddf670aad162fe13.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b9d41fa4905f0559e7254b86b1858.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c14b537afd99139a7679e3984696.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51eda836581b20d529c0ed4571e76.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe551a5c73e62219b50431246d8dd583.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089673c12e231ca4ffdc2fc20603f3.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454088a82b0743173fcb7e67ffabf4ea.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d09c4ca42f34026f927ea1f55d864.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf1522c2c3b68dc2accd65c679afc9.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7d1cfcee584b1574d9f7e5f74c61.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc189971eff04e3cb4becc9264c29.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf72a23c7c03aebc6290555dcc52d0.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405243c4bd829596e139c977edfa7efb.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458983b02ddccb31702cf9e7654de9fa.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac46246958cca6322fe415dfb4a38c.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86c067ab52dc2d63d23eeec83f0f2.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252da281e4f1073aac594078a5c6401.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc865e47e1be694aad1940eb7681446.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0dc7ae1e74b96ba2560e0d7abaf10.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf3eab0782e291a85f3ff3cd8ea32.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf32733630ff45b8d14114ded70e31.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f3018bfd31facafb14b9836b0c1d.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174968ef4271aff0a84e5df3ca165d.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea862e21d58e19cf8dc78096195c6c3.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60f8cee3f655078e8ced3ac769d66.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea110c3a602385a3a5e818bc3f0f05af.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b931749c98d267166b84ec01aa120.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc385d2171edce3c5cce9e5399c23e.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28a234132278937be1811c4665565.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cb9abcfb71e132770206e978482d5.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bbecd92f1afb51a1cff4a3fa39af8.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c38ec14ed03d8efb45dd74af3eed.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8010643e0eee84ba5cbd948407455.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149571dad1fba5797ae574fc5b80514a.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a04585551d47b702a2a0267dedd3.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03956263be4e6f0b016133c8e390bac2.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fe489ee80b1a8295393d9dfce2f9a.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c604b327822408cbe5e2bbccb1ac865.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c983848b21d7e548345d9b4bf967.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893418664436cab4d36055c3ea50ac.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa50bb4e66feb064675edba7463869.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c622d0ea10ea57ca6a70a7f6e7c2.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac54b508ff8a47a5feb60d2ff05ecf.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aff15609e2859cd9fca7aca3f9dcc.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a8e228df431963a048a485f08ae69.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f81116c82aa253ac7e94364672ba3.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b55619dd93e2c32a3e9cae6a9ff096.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5305425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9145,150 +9152,180 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="imageA249" descr="imageA249"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4600575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="imageA249" descr="imageA249"/>
-[...23 lines deleted...]
-      <xdr:row>249</xdr:row>
+        <xdr:cNvPr id="249" name="imageA250" descr="imageA250"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4486275"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="imageA250" descr="imageA250"/>
-[...23 lines deleted...]
-      <xdr:row>250</xdr:row>
+        <xdr:cNvPr id="250" name="imageA251" descr="imageA251"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4676775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="imageA251" descr="imageA251"/>
-[...23 lines deleted...]
-      <xdr:row>251</xdr:row>
+        <xdr:cNvPr id="251" name="imageA252" descr="imageA252"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="imageA252" descr="imageA252"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <xdr:cNvPr id="252" name="imageA253" descr="imageA253"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9555,51 +9592,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z252"/>
+  <dimension ref="A1:Z253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -12075,89 +12112,99 @@
       <c r="C246" t="s">
         <v>491</v>
       </c>
       <c r="D246"/>
     </row>
     <row r="247" spans="1:26" customHeight="1" ht="1093">
       <c r="A247"/>
       <c r="B247" t="s">
         <v>492</v>
       </c>
       <c r="C247" t="s">
         <v>493</v>
       </c>
       <c r="D247"/>
     </row>
     <row r="248" spans="1:26" customHeight="1" ht="850">
       <c r="A248"/>
       <c r="B248" t="s">
         <v>494</v>
       </c>
       <c r="C248" t="s">
         <v>495</v>
       </c>
       <c r="D248"/>
     </row>
-    <row r="249" spans="1:26" customHeight="1" ht="411">
+    <row r="249" spans="1:26" customHeight="1" ht="595">
       <c r="A249"/>
       <c r="B249" t="s">
         <v>496</v>
       </c>
       <c r="C249" t="s">
         <v>497</v>
       </c>
       <c r="D249"/>
     </row>
-    <row r="250" spans="1:26" customHeight="1" ht="401">
+    <row r="250" spans="1:26" customHeight="1" ht="411">
       <c r="A250"/>
       <c r="B250" t="s">
         <v>498</v>
       </c>
       <c r="C250" t="s">
         <v>499</v>
       </c>
       <c r="D250"/>
     </row>
-    <row r="251" spans="1:26" customHeight="1" ht="417">
+    <row r="251" spans="1:26" customHeight="1" ht="401">
       <c r="A251"/>
       <c r="B251" t="s">
         <v>500</v>
       </c>
       <c r="C251" t="s">
         <v>501</v>
       </c>
       <c r="D251"/>
     </row>
-    <row r="252" spans="1:26" customHeight="1" ht="396">
+    <row r="252" spans="1:26" customHeight="1" ht="417">
       <c r="A252"/>
       <c r="B252" t="s">
         <v>502</v>
       </c>
       <c r="C252" t="s">
         <v>503</v>
       </c>
       <c r="D252"/>
+    </row>
+    <row r="253" spans="1:26" customHeight="1" ht="396">
+      <c r="A253"/>
+      <c r="B253" t="s">
+        <v>504</v>
+      </c>
+      <c r="C253" t="s">
+        <v>505</v>
+      </c>
+      <c r="D253"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">