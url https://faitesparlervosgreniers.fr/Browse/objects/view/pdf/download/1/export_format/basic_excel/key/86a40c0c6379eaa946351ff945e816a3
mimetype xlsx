--- v1 (2026-02-16)
+++ v2 (2026-10-07)
@@ -46,60 +46,60 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>"Les Merveilles de la Nature" à Sixt-Fer-à-Cheval  (56-073)</t>
   </si>
   <si>
     <t xml:space="preserve">"Les Merveilles de la Nature", les cascades à Sixt-Fer-à-Cheval </t>
   </si>
   <si>
     <t>Carte postale de la Cascade du Rouget et du Rocher du Déchargeux (2-355)</t>
   </si>
   <si>
     <t>Carte postale de la Cascade du Rouget et du Rocher du Déchargeux</t>
   </si>
   <si>
     <t>Cascade de la Gouille (56-019)</t>
   </si>
   <si>
     <t>Cascade de la Gouille</t>
   </si>
   <si>
+    <t>Cascade de la Gouille à Nambride (56-089)</t>
+  </si>
+  <si>
+    <t>Cascade de la Gouille à Nambride</t>
+  </si>
+  <si>
+    <t>Cascade de la Gouille à Nambride (56-055)</t>
+  </si>
+  <si>
     <t>Cascade de la Gouille à Nambride (56-039)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Cascade de la Gouille à Nambride (56-055)</t>
   </si>
   <si>
     <t>Cascade de la Pleureuse sur la route de Sales  (56-033)</t>
   </si>
   <si>
     <t>Cascade de la Pleureuse sur la route de "Salles"</t>
   </si>
   <si>
     <t>Cascade du Fontany (56-020)</t>
   </si>
   <si>
     <t>Cascade du Fontany</t>
   </si>
   <si>
     <t>Cascades du "Borey" vers le Fond de la Combe (2-461)</t>
   </si>
   <si>
     <t>Cascades du "Borey" vers le Fond de la Combe
 Boret</t>
   </si>
   <si>
     <t>Combe de Sixt - Le Violon (56-016)</t>
   </si>
   <si>
     <t>Combe de Sixt - Le Violon</t>
@@ -163,60 +163,60 @@
   </si>
   <si>
     <t>Le Dardey d'en haut ou la Queue de cheval, cascade du Boret</t>
   </si>
   <si>
     <t>Le Fer-à-Cheval (56-047)</t>
   </si>
   <si>
     <t xml:space="preserve">Le Fer-à-Cheval
 Col du Tennerverge, Prarian, Finive, Cheval Blanc
 Pissevache, la Lyre, Genneta, La Citerne, La Fénestraille, Le Foly, La Contrainte </t>
   </si>
   <si>
     <t>Le Fer-à-cheval et les Sources du Giffre (56-011)</t>
   </si>
   <si>
     <t>Le Fer-à-cheval et les Sources du Giffre</t>
   </si>
   <si>
     <t>Le Giffre et le Pic du Tennerverges à "Sixte" (56-063)</t>
   </si>
   <si>
     <t>Le Giffre et le Pic du Tennerverges à "Sixte"</t>
   </si>
   <si>
+    <t>Les cascades de Sales (2-3044)</t>
+  </si>
+  <si>
+    <t>Les cascades de Sales, le Trénant, source du Rouget</t>
+  </si>
+  <si>
     <t>Les cascades de Sales (2-2536)</t>
   </si>
   <si>
     <t>Les cascades de Sales</t>
-  </si>
-[...4 lines deleted...]
-    <t>Les cascades de Sales, le Trénant, source du Rouget</t>
   </si>
   <si>
     <t>Les cascades sur la route de Sales (2-3036)</t>
   </si>
   <si>
     <t>Les cascades sur la route de Sales
 La Soffà et la Pleureuse</t>
   </si>
   <si>
     <t>Les Gorges des Tines et la cascade du Giffre (2-2977)</t>
   </si>
   <si>
     <t>Les Gorges des Tines et la cascade du Giffre</t>
   </si>
   <si>
     <t>Lithographie de la Cascade du Rouget (51-013)</t>
   </si>
   <si>
     <t>Lithographie de la Cascade du Rouget</t>
   </si>
   <si>
     <t>Ordre admiratif à la commune de Sixt  de Pierre Joseph Revilliol concernant la mauvaise qualité du chemin allant des Vallons à L'Abbaye de Sixt (4-0010)</t>
   </si>
   <si>
     <t xml:space="preserve">Ordre administratif envoyer le  08 Février 1784 par Pierre- Joseph Revilliol :  vice intendant ,conservateur des Gabelles, Tabellion, Bois et Forêt , Riere la province de Réformateur affefeur de la réforme des études en la même Province
@@ -291,51 +291,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba07dfb5469d9e39448e215061efd5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b950c77e0770da4df3c13ced0fa0fa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9422df9f4a5ab748ff3d9e7a3ef6c15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604b3d1a04df9e2d937d3edfb77f05.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fc57f1bd013b46a3e89a2c09d65a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb18d189eebcee707e6ec596f99122.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8cf30f73e1220d3cf476fdf08969c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e4927e4f0f7b102b04d6504508c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ff4a048fbeec35958e737a4ec084.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32eab26e6ef1fb173802eabb6104be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c70b2922c644c49d30aa277808d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f340329193b5c76badbf290f0b26.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb591a9645443487ff3867f31891bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b14e46b59d5a07daaa5f114d06160.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b24b92d5415ec6fcdb8251e7b59b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553c29e288f687ec93e5c57f30b145.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd545190eb3e4e0c1346820d6913f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf16caa1e2377dd024562727b5db09.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9e883d7386aa3401f07d9eb89262f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e90bb4e87491c10ab21d08aae79a25.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7eeffa69bdfcec5473651d93ae86.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620395e770a77f79f60e68a57e9fe2fc.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7101d2eb975387404ff1632ff0f3a10.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819d5af7fa9de76f1705825946d3303.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d8b4d0b30f1f565b456f16383fcf.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa158d6986ea17f13130c530a171bd.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61e8ae3a684ea1092c9b308238e6a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c4de461214abddb63197b98f2775.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f570d26e98a59af96056daace00d.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5c701f7faa8a30a36ceb273308a8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976450b8fe39890b00972be3ea3ed5cb.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5a5d1f692f19f074e3b0aea8be39.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167eb12427461b6a2df86998a599596.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba07dfb5469d9e39448e215061efd5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b950c77e0770da4df3c13ced0fa0fa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9422df9f4a5ab748ff3d9e7a3ef6c15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fc57f1bd013b46a3e89a2c09d65a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb18d189eebcee707e6ec596f99122.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604b3d1a04df9e2d937d3edfb77f05.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8cf30f73e1220d3cf476fdf08969c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e4927e4f0f7b102b04d6504508c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ff4a048fbeec35958e737a4ec084.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32eab26e6ef1fb173802eabb6104be.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c70b2922c644c49d30aa277808d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f340329193b5c76badbf290f0b26.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb591a9645443487ff3867f31891bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b14e46b59d5a07daaa5f114d06160.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b24b92d5415ec6fcdb8251e7b59b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553c29e288f687ec93e5c57f30b145.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd545190eb3e4e0c1346820d6913f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf16caa1e2377dd024562727b5db09.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9e883d7386aa3401f07d9eb89262f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e90bb4e87491c10ab21d08aae79a25.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7eeffa69bdfcec5473651d93ae86.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620395e770a77f79f60e68a57e9fe2fc.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7101d2eb975387404ff1632ff0f3a10.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d8b4d0b30f1f565b456f16383fcf.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819d5af7fa9de76f1705825946d3303.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa158d6986ea17f13130c530a171bd.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61e8ae3a684ea1092c9b308238e6a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c4de461214abddb63197b98f2775.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f570d26e98a59af96056daace00d.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5c701f7faa8a30a36ceb273308a8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976450b8fe39890b00972be3ea3ed5cb.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5a5d1f692f19f074e3b0aea8be39.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167eb12427461b6a2df86998a599596.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10487025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -393,113 +393,113 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10125075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10763250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10487025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>7</xdr:row>
@@ -993,81 +993,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="3143250"/>
-    <xdr:pic>
-[...28 lines deleted...]
-    <xdr:ext cx="6667500" cy="10191750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1663,71 +1663,71 @@
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="885">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="931">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="935">
+    <row r="5" spans="1:26" customHeight="1" ht="903">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="903">
+    <row r="6" spans="1:26" customHeight="1" ht="960">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="960">
+    <row r="7" spans="1:26" customHeight="1" ht="935">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="925">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:26" customHeight="1" ht="956">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
@@ -1863,61 +1863,61 @@
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:26" customHeight="1" ht="897">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:26" customHeight="1" ht="895">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="280">
+    <row r="25" spans="1:26" customHeight="1" ht="909">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>48</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="909">
+    <row r="26" spans="1:26" customHeight="1" ht="280">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>50</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:26" customHeight="1" ht="923">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>52</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:26" customHeight="1" ht="913">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>54</v>
       </c>
       <c r="C28" t="s">