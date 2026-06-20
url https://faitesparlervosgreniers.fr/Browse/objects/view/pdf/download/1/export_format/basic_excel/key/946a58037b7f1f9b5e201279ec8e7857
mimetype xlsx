--- v0 (2026-06-20)
+++ v1 (2026-06-20)
@@ -28,133 +28,133 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Hameau " Le MOLLIET " (1-040)</t>
-[...10 lines deleted...]
-Classes de Ce2, CM1, CM2 avec Philippe Mulatier.</t>
+    <t>Le Pont du "Mollier" et le Giffre, Pointe de Sambet et Tenneverge en hiver (56-078)</t>
+  </si>
+  <si>
+    <t>Le Pont du "Mollier" et le Giffre, Pointe de Sambet et Tenneverge en hiver</t>
+  </si>
+  <si>
+    <t>Le Pont du Molliet, les pêcheurs et le Pic du Tenneverge  (56-029)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Pont du "Mollier", les pêcheurs et le Pic du Tenneverge </t>
+  </si>
+  <si>
+    <t>Cascade du Fontany, village du Molliet (56-028)</t>
+  </si>
+  <si>
+    <t>Cascade du Fontany, village du "Mollier"</t>
+  </si>
+  <si>
+    <t>Cascade du Fontany (56-020)</t>
+  </si>
+  <si>
+    <t>Cascade du Fontany</t>
+  </si>
+  <si>
+    <t>Courrier  a l'intention de Monsieur Defayet Augustin (4-004)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Courrier du  22 septembre 1862  a l'intention de Monsieur Defayet Augustin 
+</t>
+  </si>
+  <si>
+    <t>Registre de la création  de l' école du Molliet (4-001)</t>
+  </si>
+  <si>
+    <t>Registre des souscriptions ,des recettes, des corvées, des dépenses et d'autres circonstances faites pour l'école du Molliet registre commencé le 28 Mars 1858</t>
+  </si>
+  <si>
+    <t>Carte postale village du Molliet (32-005)</t>
+  </si>
+  <si>
+    <t>Carte postale village du Molliet avec la cascade du Fontany</t>
+  </si>
+  <si>
+    <t>Photo de l'avalanche de la "Carire" - 1941 (29-004)</t>
+  </si>
+  <si>
+    <t>Photo de l'avalanche hernie de la "Carire" (en face du Molliet) - mars 1941</t>
+  </si>
+  <si>
+    <t>Carte postale du Pont du Molliet  (20-005)</t>
+  </si>
+  <si>
+    <t>Carte postale du Pont du Molliet avec le Giffre.
+Vue d'hiver de la pointe de Sambet et du Tenneverge.
+Pierre au Merle</t>
   </si>
   <si>
     <t>Ecole de Nambride (Molliet) 1985-86 (1-090)</t>
   </si>
   <si>
     <t>Ecole de Nambride 1985/1986, instituteur Philippe Mulatier.
 1ère photo : Géraldine Parant, Maëlle Collinet, Céline Moccand
 2ème photo : sortie de ski.
 Debout, de gauche à droite : Inconnu, Alexandra Pin, Aurore Scuri, Fabienne Forax, Gilles Ducroz, Véronique Ducroz, Yann Cassina, Karine Cassina, Jérôme Cassina, Christophe Joënnoz.
 Assis, de gauche à droite : Géraldine Mogenier, Emilie Parant, Nathalie Joënnoz, Nicolas Ducroz, Céline Moccand, Sébastien Deffayet, Mickaël Raphet, Jérémie Moccand.
 Assis : 
 3ème photo : classe de mer (lieu ?). De gauche à droite : Nathalie Joënnoz, Marianne Bouvet, Laetitia Deffayet, Julien Mulatier, Jérémie Moccand, Géraldine Mogenier, Rémi Barbier, inconnu, Sylvain Ducroz.
 4ème photo : classe de mer (lieu ?)
 5ème photo : classe de mer (lieu ?) de gauche à droite : Fanny Simond, Fabienne Forax, Aurore Scuri, Maëlle Collinet, Céline Moccand.</t>
   </si>
   <si>
-    <t>Carte postale du Pont du Molliet  (20-005)</t>
-[...53 lines deleted...]
-    <t>Le Pont du "Mollier" et le Giffre, Pointe de Sambet et Tenneverge en hiver</t>
+    <t>Ecole de Nambride (Molliet) 1983-84 (1-088)</t>
+  </si>
+  <si>
+    <t>Les glissades en hiver dans la forêt au-dessus de l'école.
+Classes de Ce2, CM1, CM2 avec Philippe Mulatier.</t>
+  </si>
+  <si>
+    <t>Hameau " Le MOLLIET " (1-040)</t>
+  </si>
+  <si>
+    <t>Hameau " Le MOLLIET " Altitude  840M
+photo  :  chalets avec vue panoramique sur le sommet du Tenneverge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -179,393 +179,393 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37af915ef8cfdbe3af09c63b909f9c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc76a0f897e20b0cce25c4b196e33a8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3867480a82dc5d0f666cf3bb90568d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24cd4b60d664d5f980e45d76c0c84.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8314fc1b259c2d7efe289f2ff272.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374d6b4fdf8f7cdfb442db578928f3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded251452e5d6d57567d4dc858a4676.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb41415ea7c7d4d706277fd93ba5fd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e4927e4f0f7b102b04d6504508c1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded885d673a0f2dd66d98dd57536eda3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739972b4d1004496049d32874758bf1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d94c104fa1732b0175f6ae8ab6f8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d94c104fa1732b0175f6ae8ab6f8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739972b4d1004496049d32874758bf1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded885d673a0f2dd66d98dd57536eda3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e4927e4f0f7b102b04d6504508c1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb41415ea7c7d4d706277fd93ba5fd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded251452e5d6d57567d4dc858a4676.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374d6b4fdf8f7cdfb442db578928f3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8314fc1b259c2d7efe289f2ff272.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24cd4b60d664d5f980e45d76c0c84.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3867480a82dc5d0f666cf3bb90568d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc76a0f897e20b0cce25c4b196e33a8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37af915ef8cfdbe3af09c63b909f9c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4391025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10715625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10391775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11363325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4248150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9963150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10001250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
-    <xdr:pic>
-[...268 lines deleted...]
-    <xdr:ext cx="6667500" cy="4391025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -891,161 +891,161 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="396">
+    <row r="2" spans="1:26" customHeight="1" ht="391">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="892">
+    <row r="3" spans="1:26" customHeight="1" ht="396">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="396">
+    <row r="4" spans="1:26" customHeight="1" ht="387">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="379">
+    <row r="5" spans="1:26" customHeight="1" ht="956">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="889">
+    <row r="6" spans="1:26" customHeight="1" ht="927">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="379">
+    <row r="7" spans="1:26" customHeight="1" ht="1014">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="1014">
+    <row r="8" spans="1:26" customHeight="1" ht="379">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="927">
+    <row r="9" spans="1:26" customHeight="1" ht="889">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="956">
+    <row r="10" spans="1:26" customHeight="1" ht="379">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="387">
+    <row r="11" spans="1:26" customHeight="1" ht="396">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="396">
+    <row r="12" spans="1:26" customHeight="1" ht="892">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="391">
+    <row r="13" spans="1:26" customHeight="1" ht="396">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>