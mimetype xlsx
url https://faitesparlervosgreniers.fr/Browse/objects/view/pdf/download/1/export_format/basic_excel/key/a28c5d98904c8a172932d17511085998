--- v0 (2025-12-22)
+++ v1 (2026-08-19)
@@ -14,327 +14,333 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Accident à la gare (2-1495)</t>
-[...8 lines deleted...]
-    <t>Arrivée du Tramway à Taninges</t>
+    <t>C E N  Train ANNEMASSE - SIXT (1-0017)</t>
+  </si>
+  <si>
+    <t>Photos  des gares du tramway de :  ST JOIRE  - MIEUSSY - SAMOENS</t>
+  </si>
+  <si>
+    <t>C E N  Train  ANNEMASSE - SIXT (1-0019)</t>
+  </si>
+  <si>
+    <t>Article et Photo de l 'ancienne gare de Samoëns  , Plan de l'ancienne gare de Samoëns et photo  de la villa du gros tilleul</t>
+  </si>
+  <si>
+    <t>C E N  Train ANNEMASSE -  SIXT (1-0020)</t>
+  </si>
+  <si>
+    <t>Article sur le train CEN  
+ Photos du train sortie de Sixt en haut à droite , Photos du train sur le Pont du Risse  en direction de Mieussy.
+En bas à gauche  :  Emplacement de l'ancienne gare de Mieussy avec la vue sur le viaduc en bas a droite.</t>
+  </si>
+  <si>
+    <t>C E N Train Annemasse- Sixt (1-0021)</t>
+  </si>
+  <si>
+    <t>photos du train et  vues du viaduc de Mieussy</t>
+  </si>
+  <si>
+    <t>C E N Train Annemasse- Sixt (1-0022)</t>
+  </si>
+  <si>
+    <t>Article avec photo entrée de la gare de Mieussy / en bas  plans des gares : station de  Mieussy et Nouvelle gare de Samoëns haut de page diagramme du viaduc de Mieussy</t>
+  </si>
+  <si>
+    <t>C E N Train Annemasse -  Sixt (1-0023)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Article et photos  en haut vues du train en direction de Verchaix - Morillon 
+Bas de page arrêt en gare de Taninges </t>
+  </si>
+  <si>
+    <t>C E N  Train Annemasse - SIXT (1-014)</t>
+  </si>
+  <si>
+    <t>Plan de la section Samoëns- Sixt 
+  Photo du train C E N  après Samoëns
+Photos de gauche a droite   : Train qui quitte Sixt  -  Sortie du tunnel de la Gorge des Tines</t>
+  </si>
+  <si>
+    <t>C E N  Train  ANNEMASSE - SIXT (1-015)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plan de  J.EMOND  d'après  le document de J.CHAPUIS : Ligne  ANNEMASSE - SIXT </t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt 1996 (10-005)</t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt, horaires de l'été 1996</t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt 1958 (10-006)</t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt  horaires d'hiver à partir du 28 septembre 1958</t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt 1960 (10-007)</t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt  horaires d'été à partir du 29 juin 1960</t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt 1949 (10-008)</t>
+  </si>
+  <si>
+    <t>Dépliant sur la ligne Annemasse, Samoëns, Sixt horaires depuis le 15 mai 1949</t>
+  </si>
+  <si>
+    <t>Photo de la gare de Samoëns l'hiver (10-009)</t>
+  </si>
+  <si>
+    <t>Photo de la gare de Samoëns l'hiver</t>
+  </si>
+  <si>
+    <t>Dépliant horaires train Annemasse Sixt (10-010)</t>
+  </si>
+  <si>
+    <t>Dépliant horaires train Annemasse Sixt</t>
+  </si>
+  <si>
+    <t>Photo de la locomotive  (10-011)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo de la locomotive </t>
+  </si>
+  <si>
+    <t>Réseau des Chemins de Fer Economiques du Nord, Annemasse / Sixt (10-012)</t>
+  </si>
+  <si>
+    <t>Réseau des Chemins de Fer Economiques du Nord, Annemasse / Sixt</t>
+  </si>
+  <si>
+    <t>Photos du train Annemasse / Sixt (10-013)</t>
+  </si>
+  <si>
+    <t>Photos du train Annemasse / Sixt</t>
+  </si>
+  <si>
+    <t>Photo du train Annemasse / Sixt (10-014)</t>
+  </si>
+  <si>
+    <t>Photo du train Annemasse / Sixt</t>
   </si>
   <si>
     <t>Billets aller/retour du train Annemasse/Sixt  (10-015)</t>
   </si>
   <si>
     <t xml:space="preserve">Billets aller/retour du train Annemasse/Sixt 
 Billet Samoëns et Sixt </t>
   </si>
   <si>
-    <t>Bulletin Paroissial de Sixt d'aout/septembre 1929 (5-013)</t>
-[...10 lines deleted...]
-Les fonderies de Sixt, la tourbe des chalets d'Anterne et le lignite de Sougey</t>
+    <t>Locomotive bicabine à Annemasse (2-1249)</t>
+  </si>
+  <si>
+    <t>Locomotive bicabine à Annemasse</t>
+  </si>
+  <si>
+    <t>CEN Annemasse - Sixt (2-1313)</t>
+  </si>
+  <si>
+    <t>CEN Annemasse - Sixt</t>
+  </si>
+  <si>
+    <t>Inauguration du tramway de Samoens - 1932 (2-1441)</t>
+  </si>
+  <si>
+    <t>Inauguration du tramway de Samoens - 1932</t>
+  </si>
+  <si>
+    <t>La Fanfare du Gros Tilleul, Samoëns à la gare (2-1445)</t>
+  </si>
+  <si>
+    <t>La Fanfare du Gros Tilleul, Samoëns à la gare</t>
+  </si>
+  <si>
+    <t>Accident à la gare (2-1495)</t>
+  </si>
+  <si>
+    <t>Accident à la gare</t>
+  </si>
+  <si>
+    <t>Travaux pour la construction de la ligne Samoëns-Sixt (2-1518)</t>
+  </si>
+  <si>
+    <t>Travaux pour la construction de la ligne Samoëns-Sixt
+La ligne entre Samoëns et Sixt (6km) a été ouverte le 24 août 1932 et a fermée le 15 mai 1959</t>
+  </si>
+  <si>
+    <t>La Gare de Taninges (2-268)</t>
+  </si>
+  <si>
+    <t>La Gare de Taninges</t>
+  </si>
+  <si>
+    <t>Arrivée du Tramway à Taninges (2-3260)</t>
+  </si>
+  <si>
+    <t>Arrivée du Tramway à Taninges</t>
+  </si>
+  <si>
+    <t>La Gare de Sixt (2-3758)</t>
+  </si>
+  <si>
+    <t>La Gare de Sixt</t>
+  </si>
+  <si>
+    <t>La gare de Sixt et le train (2-4339)</t>
+  </si>
+  <si>
+    <t>La gare de Sixt et le train</t>
+  </si>
+  <si>
+    <t>Carte postale du train le 22 février 1953 (2-675)</t>
+  </si>
+  <si>
+    <t>Carte postale du train le 22 février 1953</t>
+  </si>
+  <si>
+    <t>La gare de Sixt en hiver - 1953 (2-677)</t>
+  </si>
+  <si>
+    <t>La gare de Sixt en hiver - 1953</t>
+  </si>
+  <si>
+    <t>La ligne ferroviaire de Sixt vue des anciennes gorges (2-691)</t>
+  </si>
+  <si>
+    <t>La ligne ferroviaire de Sixt vue des anciennes gorges</t>
+  </si>
+  <si>
+    <t>Lettre pour Bernard Ducrot de son père,  1848 (26-005)</t>
+  </si>
+  <si>
+    <t>Lettre pour Bernard Ducrot de son père en 1848</t>
+  </si>
+  <si>
+    <t>Bulletin paroissiale du Haut Giffre de novembre 1909 (3-003)</t>
+  </si>
+  <si>
+    <t>"Echo des paroisses du Haut Giffre" de novembre 1909</t>
   </si>
   <si>
     <t>Bulletin paroissiale du Haut Giffre d'avril 1912 (3-027)</t>
   </si>
   <si>
     <t>Bulletin paroissiale du Haut Giffre d'avril 1912
 Incendie du village de Salvagny le 21 et 22 mars 1912 p5 et 6
 Histoire locale du 5 août 1810, le loup dans les montagnes de Gers p14</t>
   </si>
   <si>
-    <t>Bulletin paroissiale du Haut Giffre de juin 1914 (3-051)</t>
-[...4 lines deleted...]
-  <si>
     <t>Bulletin paroissiale du Haut Giffre de mars 1913 (3-036)</t>
   </si>
   <si>
     <t>Bulletin paroissiale du Haut Giffre de mars 1913
 Les cloches des chapelles rurales de Sixt, histoires et inscriptions sur les différentes cloches des chapelles (Passy, le Fay, Nambride etc) p10-11
 Le clergé paroissial de Samoëns 1167-1913 suite</t>
   </si>
   <si>
-    <t>Bulletin paroissiale du Haut Giffre de novembre 1909 (3-003)</t>
-[...61 lines deleted...]
-    <t>Carte postale du train le 22 février 1953</t>
+    <t>Bulletin paroissiale du Haut Giffre de juin 1914 (3-051)</t>
+  </si>
+  <si>
+    <t>Bulletin paroissiale du Haut Giffre de juin 1914</t>
+  </si>
+  <si>
+    <t>Prolongement de la ligne de chemin de fer de Samoëns à Sixt - 1932 (40-021)</t>
+  </si>
+  <si>
+    <t>Prolongement de la ligne de chemin de fer de Samoëns à Sixt - 1932</t>
+  </si>
+  <si>
+    <t>Bulletin Paroissial de Sixt d'aout/septembre 1929 (5-013)</t>
+  </si>
+  <si>
+    <t>Bulletin Paroissial de Sixt d'aout/septembre 1929
+Récit d'un abbé partit à la conquête du chardon bleu à Sambet</t>
+  </si>
+  <si>
+    <t>Bulletin Paroissial de Sixt de juin 1929 (5-028)</t>
+  </si>
+  <si>
+    <t>Bulletin Paroissial de Sixt de juin 1929
+Les fonderies de Sixt, la tourbe des chalets d'Anterne et le lignite de Sougey</t>
   </si>
   <si>
     <t>Carte postale souvenir du dernier voyage du CEN,1999 (54-008)</t>
   </si>
   <si>
     <t>Carte postale souvenir du dernier voyage du CEN, 1959-1999</t>
   </si>
   <si>
-    <t>CEN Annemasse - Sixt (2-1313)</t>
-[...76 lines deleted...]
-  <si>
     <t>Le Tunnel des Tines en 1925 (56-075)</t>
   </si>
   <si>
     <t>Le Tunnel des Tines en 1925</t>
   </si>
   <si>
-    <t>Lettre pour Bernard Ducrot de son père,  1848 (26-005)</t>
-[...51 lines deleted...]
-La ligne entre Samoëns et Sixt (6km) a été ouverte le 24 août 1932 et a fermée le 15 mai 1959</t>
+    <t>Film de la maquette du Train Annemasse-Sixt (59-001)</t>
+  </si>
+  <si>
+    <t>Film de la maquette du train CEN Annemasse-Sixt (partie Sixt) fabriquée par Christian Gosse</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -359,1302 +365,1332 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5ed6d199e97726a06bcb959648c5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4df0d00ba3081a28302e36c2b1ec.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e78cd0a5f7ed5a78c347977522cda.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464fb6cc6da4d43dc9eeb4fc7beae9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed50b023145e6b6acc6d9555179f4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481a127047025b1453969efb145969.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553418a439e943965527c70f07802deb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847a66bcbc635b59f28e93c9faab10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c987cbb47af6832d8aa4515ad994.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd3308810f2f38b875fe8950e3ba7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bc7da6a8ee1e5a70cbcb37f3729a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34d46955ba4ef72de9e3896c5c416.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e49825e88aadcd1458e0999794236.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d12a72b8dfacf32a1406724111883.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4d37b337b70b0fa6825a072c74df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa415f6b5ad9264e9fdce3beb0dfd1b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb1981e5d4a244df4c10b1cdeb121.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091da96518e22588b143dce2874036.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e6d4107e4fcc1df2ab2d48263c51.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d10dbe7323581be4f8c1ffd07992.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275447730eb726400d3e932363a5dc.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de205df9900a708f2e1d897df3b0a.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fbd942c27d53fb448f29c9e77c09.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531bf84669ffb2d1a6d529e5284a94.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecc185510c836f94452b975462d4c.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca5f5aca4aba50d0172703fa15ed1.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4242772e0d63788913f97e224227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410e7aaac3eac466962a9695d7f591.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe314371a1b3f4b53b8764870060afe.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b9838e31a33ffc9830ab87c4f073f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff61eaf5f0f357043288d74d6658e2.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0f6400ceb4ae4f1c8afa8611a3f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98094ea6eeca58e7767d89477df32d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770a0e2b7cb96366dd20f682f525b3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296fce4589fd7b706ef61a902b1e35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebd0cdeaa43043281e280407c02c7.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7aeafc5b276fa12403eaddb0bf8c.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e3f61878f991733e52c4b0ebd634.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dabd0ddfe51c676483cdb756488b41.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660510fb55a654bbf8789351554623b3.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0fc3c0516d466187783b4c3cfa51a.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412c83e86c7e4b8f50e45132677867.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d12a72b8dfacf32a1406724111883.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd3308810f2f38b875fe8950e3ba7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34d46955ba4ef72de9e3896c5c416.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa415f6b5ad9264e9fdce3beb0dfd1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb1981e5d4a244df4c10b1cdeb121.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4d37b337b70b0fa6825a072c74df.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e49825e88aadcd1458e0999794236.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bc7da6a8ee1e5a70cbcb37f3729a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecc185510c836f94452b975462d4c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fbd942c27d53fb448f29c9e77c09.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531bf84669ffb2d1a6d529e5284a94.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de205df9900a708f2e1d897df3b0a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebd0cdeaa43043281e280407c02c7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275447730eb726400d3e932363a5dc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7aeafc5b276fa12403eaddb0bf8c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0fc3c0516d466187783b4c3cfa51a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dabd0ddfe51c676483cdb756488b41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e3f61878f991733e52c4b0ebd634.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e78cd0a5f7ed5a78c347977522cda.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296fce4589fd7b706ef61a902b1e35.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d10dbe7323581be4f8c1ffd07992.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca5f5aca4aba50d0172703fa15ed1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4242772e0d63788913f97e224227.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5ed6d199e97726a06bcb959648c5.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412c83e86c7e4b8f50e45132677867.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff61eaf5f0f357043288d74d6658e2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4df0d00ba3081a28302e36c2b1ec.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410e7aaac3eac466962a9695d7f591.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b9838e31a33ffc9830ab87c4f073f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091da96518e22588b143dce2874036.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe314371a1b3f4b53b8764870060afe.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0f6400ceb4ae4f1c8afa8611a3f.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770a0e2b7cb96366dd20f682f525b3.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c987cbb47af6832d8aa4515ad994.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481a127047025b1453969efb145969.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847a66bcbc635b59f28e93c9faab10.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553418a439e943965527c70f07802deb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660510fb55a654bbf8789351554623b3.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464fb6cc6da4d43dc9eeb4fc7beae9.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed50b023145e6b6acc6d9555179f4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e6d4107e4fcc1df2ab2d48263c51.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98094ea6eeca58e7767d89477df32d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd43be4022620ccea0b8557816ad47b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="6429375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9172575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9172575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9172575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9172575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9172575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9172575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3676650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12411075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5219700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3476625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5114925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3495675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4800600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4695825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4619625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4638675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4714875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4086225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4286250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4181475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4267200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...53 lines deleted...]
-      <xdr:row>4</xdr:row>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4381500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10410825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4953000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5248275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5076825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4972050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10058400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
-[...23 lines deleted...]
-      <xdr:row>5</xdr:row>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10058400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
-[...413 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4752975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
-[...413 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10487025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
-[...268 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3333750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1921,519 +1957,529 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z43"/>
+  <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="382">
+    <row r="2" spans="1:26" customHeight="1" ht="573">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="380">
+    <row r="3" spans="1:26" customHeight="1" ht="818">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="401">
+    <row r="4" spans="1:26" customHeight="1" ht="818">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="898">
+    <row r="5" spans="1:26" customHeight="1" ht="818">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="898">
+    <row r="6" spans="1:26" customHeight="1" ht="818">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="436">
+    <row r="7" spans="1:26" customHeight="1" ht="818">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="453">
+    <row r="8" spans="1:26" customHeight="1" ht="818">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="468">
+    <row r="9" spans="1:26" customHeight="1" ht="328">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="442">
+    <row r="10" spans="1:26" customHeight="1" ht="1107">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="818">
+    <row r="11" spans="1:26" customHeight="1" ht="465">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="328">
+    <row r="12" spans="1:26" customHeight="1" ht="310">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="818">
+    <row r="13" spans="1:26" customHeight="1" ht="399">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="818">
+    <row r="14" spans="1:26" customHeight="1" ht="456">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="573">
+    <row r="15" spans="1:26" customHeight="1" ht="311">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="818">
+    <row r="16" spans="1:26" customHeight="1" ht="428">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="818">
+    <row r="17" spans="1:26" customHeight="1" ht="419">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="818">
+    <row r="18" spans="1:26" customHeight="1" ht="412">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="416">
+    <row r="19" spans="1:26" customHeight="1" ht="413">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="424">
+    <row r="20" spans="1:26" customHeight="1" ht="401">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="419">
+    <row r="21" spans="1:26" customHeight="1" ht="420">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="311">
+    <row r="22" spans="1:26" customHeight="1" ht="419">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="399">
+    <row r="23" spans="1:26" customHeight="1" ht="364">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="465">
+    <row r="24" spans="1:26" customHeight="1" ht="376">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="310">
+    <row r="25" spans="1:26" customHeight="1" ht="382">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="1107">
+    <row r="26" spans="1:26" customHeight="1" ht="385">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="364">
+    <row r="27" spans="1:26" customHeight="1" ht="373">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="376">
+    <row r="28" spans="1:26" customHeight="1" ht="380">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:26" customHeight="1" ht="391">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="419">
+    <row r="30" spans="1:26" customHeight="1" ht="403">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="403">
+    <row r="31" spans="1:26" customHeight="1" ht="416">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="373">
+    <row r="32" spans="1:26" customHeight="1" ht="419">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:26" customHeight="1" ht="929">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="935">
+    <row r="34" spans="1:26" customHeight="1" ht="389">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="389">
+    <row r="35" spans="1:26" customHeight="1" ht="442">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="420">
+    <row r="36" spans="1:26" customHeight="1" ht="436">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="456">
+    <row r="37" spans="1:26" customHeight="1" ht="468">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="428">
+    <row r="38" spans="1:26" customHeight="1" ht="453">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="413">
+    <row r="39" spans="1:26" customHeight="1" ht="443">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="412">
+    <row r="40" spans="1:26" customHeight="1" ht="898">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="443">
+    <row r="41" spans="1:26" customHeight="1" ht="898">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="419">
+    <row r="42" spans="1:26" customHeight="1" ht="424">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="385">
+    <row r="43" spans="1:26" customHeight="1" ht="935">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43"/>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="0">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">