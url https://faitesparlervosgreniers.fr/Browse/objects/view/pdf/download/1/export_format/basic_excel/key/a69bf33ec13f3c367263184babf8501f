--- v0 (2026-02-16)
+++ v1 (2026-08-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Cheminée de l'Abbaye (1-030)</t>
   </si>
   <si>
     <t xml:space="preserve">Sculpture sur bois De François Simon  Sculpteur et antiquaire à Samoëns : Linteau de cheminée dans la salle du réfectoire de l'Abbaye : Diable, rosace et Ogive </t>
   </si>
   <si>
     <t>Panoramique Sixt-Fer-A-Cheval (1-042)</t>
   </si>
   <si>
     <t xml:space="preserve">Panoramique du chef lieu  </t>
   </si>
   <si>
@@ -358,50 +358,65 @@
   <si>
     <t>Photo devant le Monument aux morts  (56-091)</t>
   </si>
   <si>
     <t>Photo devant le Monument aux morts 
 "Pro patria" Monument élevé à la mémoire des Enfants de Sixt morts pour la Patrie à la Grande guerre 1914-1918</t>
   </si>
   <si>
     <t>Sur la Place, l'Inalpage des Moutons à Sixt  (56-099)</t>
   </si>
   <si>
     <t xml:space="preserve">Sur la Place, l'Inalpage des Moutons à Sixt </t>
   </si>
   <si>
     <t>Kermesse de Sixt   (7-005)</t>
   </si>
   <si>
     <t xml:space="preserve">Enfants costumés a l'occasion de La Kermesse du village de Sixt fer A Cheval  Août 1995 </t>
   </si>
   <si>
     <t>Groupe Folklorique Le Prazon (7-006)</t>
   </si>
   <si>
     <t>Groupe Folklorique Le Prazon Place du tilleul de Sixt.
 Kermesse du 15 août 1995.</t>
+  </si>
+  <si>
+    <t>Inauguration du nouveau tilleul juin 2026 (9-004)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inauguration du nouveau tilleul le 14 juin 2026.
+En présence de Cédric Mionnet-Perdu, maire, ainsi que du conseil municipal et de Stéphane Bouvet et du précédent conseil municipal.
+Jusqu’en 2018 s’élevait sur la place devant le presbytère un tilleul séculaire, élément historique du Chef-lieu.
+D’un âge estimé localement à environ 250 ans, cet arbre constituait, avec un frêne également très ancien aujourd’hui disparu, l’épicentre de la vie du village. 
+Encore majestueux dans les années 1990, le tilleul a par la suite commencé à décliner, intoxiqué par le sel de déneigement. La commune s’est inquiétée de l’état sanitaire de son tilleul dès 2005, constatant des signes de dessèchement de l’arbre probablement liés aux effets cumulés des pratiques de salage et de la canicule de l’été 2003. Une série de quatre expertises sont ainsi menées en 2005, 2006, 2008 et 2012. Elles sont à chaque fois accompagnées de mesures de préservation et d’élagage.
+La dernière expertise de 2012 conclut à une perte brutale de vitalité de l’arbre impliquant une grande fragilisation de ses tissus de soutien et une sensibilité accrue aux agents pathogènes. Elle prescrit l’abattage du tilleul dans la mesure où cet arbre n’offrait plus aucune vitalité ni aucune capacité à réitérer de nouveaux tissus vivants.
+Le lundi 10 décembre 2018, suite à la chute de l’une des 3 branches charpentières du tilleul historique du Chef-lieu, la mairie a pris la difficile décision d’une mise en sécurité d’urgence par la coupe de cet arbre qui présentait un risque pour la sécurité publique.
+La mairie de Sixt-Fer-à-Cheval, très attachée à ce symbole historique, a souhaité planter un nouveau tilleul (Tilia Platyfyllos) au même emplacement.
+Le jeune arbre a trouvé sa place en février 2026. Cette plantation s’inscrit dans une démarche globale de valorisation, de gestion du patrimoine naturel, paysager et architectural du village, et s’intègre à la mise en œuvre de l’opération Grand Site.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -426,51 +441,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e58e79ffa60c056a47dfa19d95ee2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f787f8776d0ddff5292d4b31c8a9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e750d938f2acdaf1d5e329bd7605e9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0559a4ed9640e1e962f56a0cc6d5b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db750997879dd13cddd704baf9cf07c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938108966504cecd19e8c1d8ec3c07.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e7b647e26a67a044fb312afd0954.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1bc4502d8dc6c6414b71c09b42b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d488a6600c595e0b15e683e2e2f07.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b34abab0f3dc26f719f08ed6e43d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150391e075d1119f42e8f402ca6df81.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c181f76506a4f1768fa7a0a98bc9b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083bcf2e3a25eb1d9543a1168e3b98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f430d9a8e06fa83efb25084305f00.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574d52abb020a058a2b706aa538b86.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0ad1b1822040406b945c18ef07be.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abc1654cbd5e38ebe5525c5e18e6f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410e7aaac3eac466962a9695d7f591.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd0e48cef9546c2581ff92b9d028f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e16823f393892265021142cd199d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2949550af94ce9bfb497d31c5ce506.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa104895d6d8553002f590717d10aa.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2cd0f414ab817414655282b40b3b.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065026fc87ed43e942744a032b949ea.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d49ac29daef335d623c6f6108da2.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93576303c3643b953096dd078bc0339.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe314371a1b3f4b53b8764870060afe.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315f90c2c0ede060ccd35cbe7fd21f.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6315119a9e5c87c213ccfb5188408cf.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e211fde3fa5826d8164ff9ed4d4a73.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4006c4dafc639c6d27a5954f5518b.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545803559bf1cc7b9d7165261921df.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b568320857ecc92ab41e2f456c92ba.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1206c0cf123f728abe40703b37b3db8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aea3944ec37d27a5a82a6e5f44c17.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214ca950c44ebabc0c7987a50015cf.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95a238dfda07655425ddf45f48b96.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fd551d12ecf787bcc5bdb077cd53.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0dc7ae1e74b96ba2560e0d7abaf10.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf3eab0782e291a85f3ff3cd8ea32.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd84c9c58012c215d13722258d611.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf32733630ff45b8d14114ded70e31.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f3018bfd31facafb14b9836b0c1d.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ee78d1499c27d06ef1e3ad8c30a2.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83854f8b0db8d9bcca0d77a2455d5.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440feff2e7a9457b5a96772c5d834bce.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632e7d28aefcfce13fa2be9fb4d31f.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484253d3cd30873f300be4649360f31.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb082c54c1e7ede7a51242e995b5c26b.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03956263be4e6f0b016133c8e390bac2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850495e1165a099f0dff513a9f4acd2a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841b42e761ddf21738decf144c3273.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aff15609e2859cd9fca7aca3f9dcc.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de211ea51f245346f1f80c65b6f87d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e58e79ffa60c056a47dfa19d95ee2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f787f8776d0ddff5292d4b31c8a9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e750d938f2acdaf1d5e329bd7605e9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0559a4ed9640e1e962f56a0cc6d5b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db750997879dd13cddd704baf9cf07c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938108966504cecd19e8c1d8ec3c07.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e7b647e26a67a044fb312afd0954.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1bc4502d8dc6c6414b71c09b42b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d488a6600c595e0b15e683e2e2f07.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b34abab0f3dc26f719f08ed6e43d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150391e075d1119f42e8f402ca6df81.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c181f76506a4f1768fa7a0a98bc9b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083bcf2e3a25eb1d9543a1168e3b98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f430d9a8e06fa83efb25084305f00.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574d52abb020a058a2b706aa538b86.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0ad1b1822040406b945c18ef07be.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abc1654cbd5e38ebe5525c5e18e6f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410e7aaac3eac466962a9695d7f591.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd0e48cef9546c2581ff92b9d028f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e16823f393892265021142cd199d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2949550af94ce9bfb497d31c5ce506.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa104895d6d8553002f590717d10aa.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2cd0f414ab817414655282b40b3b.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065026fc87ed43e942744a032b949ea.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d49ac29daef335d623c6f6108da2.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93576303c3643b953096dd078bc0339.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe314371a1b3f4b53b8764870060afe.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315f90c2c0ede060ccd35cbe7fd21f.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6315119a9e5c87c213ccfb5188408cf.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e211fde3fa5826d8164ff9ed4d4a73.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4006c4dafc639c6d27a5954f5518b.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545803559bf1cc7b9d7165261921df.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b568320857ecc92ab41e2f456c92ba.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1206c0cf123f728abe40703b37b3db8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aea3944ec37d27a5a82a6e5f44c17.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214ca950c44ebabc0c7987a50015cf.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95a238dfda07655425ddf45f48b96.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fd551d12ecf787bcc5bdb077cd53.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0dc7ae1e74b96ba2560e0d7abaf10.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf3eab0782e291a85f3ff3cd8ea32.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd84c9c58012c215d13722258d611.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf32733630ff45b8d14114ded70e31.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f3018bfd31facafb14b9836b0c1d.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ee78d1499c27d06ef1e3ad8c30a2.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83854f8b0db8d9bcca0d77a2455d5.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440feff2e7a9457b5a96772c5d834bce.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632e7d28aefcfce13fa2be9fb4d31f.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484253d3cd30873f300be4649360f31.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb082c54c1e7ede7a51242e995b5c26b.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03956263be4e6f0b016133c8e390bac2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850495e1165a099f0dff513a9f4acd2a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841b42e761ddf21738decf144c3273.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aff15609e2859cd9fca7aca3f9dcc.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de211ea51f245346f1f80c65b6f87d.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b55619dd93e2c32a3e9cae6a9ff096.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8886825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2038,50 +2053,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9791700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2348,51 +2393,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z55"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -2937,50 +2982,60 @@
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:26" customHeight="1" ht="411">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="874">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" t="s">
         <v>111</v>
       </c>
       <c r="D55"/>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="396">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">