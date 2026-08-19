--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -28,248 +28,248 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Photo à Nambride devant la Pointe de Sambet (2-017)</t>
-[...32 lines deleted...]
-    <t>Descente des foins à Nambride l’hiver</t>
+    <t>Eboulement du Tenneverge 1974 (9-001)</t>
+  </si>
+  <si>
+    <t>Photographies sur plaque de contreplaqué.
+Eboulement du Tenneverge en juillet 1974.</t>
+  </si>
+  <si>
+    <t>Photo d'Angèle MOCCAND, souvenir du 27 juin 1965 à Nambride chez Ponce MOCCAND (6-015)</t>
+  </si>
+  <si>
+    <t>Photo d'Angèle MOCCAND, souvenir du 27 juin 1965 à Nambride chez Ponce MOCCAND</t>
+  </si>
+  <si>
+    <t>Retour de chasse au chamois d’André MOCCAND et Claude MOCCAND JACQUET  (6-014)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retour de chasse au chamois d’André MOCCAND et Claude MOCCAND JACQUET </t>
+  </si>
+  <si>
+    <t>Souvenir du 27 Juin 1965 chez Ponce MOCCAND "néné" à Nambride (6-012)</t>
+  </si>
+  <si>
+    <t>Souvenir du 27 Juin 1965 chez Ponce MOCCAND "néné" à Nambride</t>
+  </si>
+  <si>
+    <t>Village de Nambride et le Tenneverge en fond (56-092)</t>
+  </si>
+  <si>
+    <t>Village de Nambride et le Tenneverge en fond</t>
+  </si>
+  <si>
+    <t>Cascade de la Gouille à Nambride (56-089)</t>
+  </si>
+  <si>
+    <t>Cascade de la Gouille à Nambride</t>
+  </si>
+  <si>
+    <t>Le rocher de Salvadon et la pointe de Sambet au dessus des "villages de Nambride" (56-076)</t>
+  </si>
+  <si>
+    <t>Le rocher de Salvadon et la pointe de Sambet au dessus des "villages de Nambride"</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval, le village de Nambride et le Pic de Tenneverge (56-050)</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval, le village de Nambride et le Pic de Tenneverge</t>
+  </si>
+  <si>
+    <t>Photo sur le Carrousel de Nambride  (51-061)</t>
+  </si>
+  <si>
+    <t>Photo sur le Carrousel de Nambride "Aux Merveilles de la Nature"</t>
+  </si>
+  <si>
+    <t>Photo à Nambride - 1912 (51-056)</t>
+  </si>
+  <si>
+    <t>Photo à Nambride - 1912</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Nambride (51-046)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Nambride</t>
+  </si>
+  <si>
+    <t>Lithographie d'une maison de Nambride (51-011)</t>
+  </si>
+  <si>
+    <t>Lithographie d'une maison de Nambride</t>
+  </si>
+  <si>
+    <t>Photo de classe de Nambride année 1953 (40-033)</t>
+  </si>
+  <si>
+    <t>Photo de classe de Nambride année 1953</t>
+  </si>
+  <si>
+    <t>règlement pour le fonctionnement de L'école du hameau De Nambride (4-002)</t>
+  </si>
+  <si>
+    <t>Règlement  pour le fonctionnement de l'école du hameau de Nambride</t>
+  </si>
+  <si>
+    <t>Demande  d'aide financière pour le Fonctionnement de l'école de Nambride (4-0014)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Demande d'aide financière des habitants de Nambride pour le fonctionnement de l'école  </t>
+  </si>
+  <si>
+    <t>Carte postale fruitière de Nambride  (32-003)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale fruitière de Nambride </t>
+  </si>
+  <si>
+    <t>Carte postale vu du Cirque du Fer-à-Cheval, Tenneverge, Finnive depuis Nambride  (22-023)</t>
+  </si>
+  <si>
+    <t>Carte postale vu du Cirque du Fer-à-Cheval, Tenneverge, Finnive depuis Nambride dans les années 40</t>
+  </si>
+  <si>
+    <t>Photo du Café des Cascades - Nambride (21-008)</t>
+  </si>
+  <si>
+    <t>Photo du Café des Cascades à Nambride année 1930-40</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 30 (20-004)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride en hiver dans les années 30 vu sur le Tenneverge.</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 (20-003)</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 vu sur le Tenneverge.</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 (20-002)</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 vu sur le Tenneverge</t>
+  </si>
+  <si>
+    <t>Carte Postale de "l'auberge des Trois Rois" à Nambride (2-791)</t>
+  </si>
+  <si>
+    <t>Carte Postale de "l'auberge des Trois Rois" à Nambride</t>
+  </si>
+  <si>
+    <t>Carte postale représentant Nambride et le fer à cheval en 1840 d'après une lithographie (2-417)</t>
+  </si>
+  <si>
+    <t>Carte postale représentant Nambride et le fer à cheval en 1840 d'après une lithographie</t>
+  </si>
+  <si>
+    <t>Troupeau de moutons sur la route du Fer-à-Cheval à Nambride (2-3955)</t>
+  </si>
+  <si>
+    <t>Troupeau de moutons sur la route du Fer-à-Cheval à Nambride</t>
+  </si>
+  <si>
+    <t>Carte postale dans les rues du village de Nambride (2-3951)</t>
+  </si>
+  <si>
+    <t>Carte postale dans les rues du village de Nambride</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur Nambride et le Fer à Cheval (2-393)</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur Nambride et le Fer à Cheval</t>
   </si>
   <si>
     <t>Carte postale du "Carrousel Savoyard" à Nambride (2-3647)</t>
   </si>
   <si>
     <t>Carte postale du "Carrousel Savoyard" à Nambride - 1909
 Construit par Pierre-Marie MOCCAND “Pierre au Merle”, ce manège a été surnommé par les gens du pays le “Bois tordu”, d’abord conçu pour ses enfants puis petits et grands montaient dessus jusqu’à la fin de son fonctionnement en 1942.</t>
   </si>
   <si>
-    <t>Carte postale vue sur Nambride et le Fer à Cheval (2-393)</t>
-[...153 lines deleted...]
-Eboulement du Tenneverge en juillet 1974.</t>
+    <t>Descente des foins à Nambride l’hiver (2-3336)</t>
+  </si>
+  <si>
+    <t>Descente des foins à Nambride l’hiver</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride (2-1878)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride</t>
+  </si>
+  <si>
+    <t>Photo du village de Nambride l'hiver (2-1576)</t>
+  </si>
+  <si>
+    <t>Photo du village de Nambride l'hiver</t>
+  </si>
+  <si>
+    <t>L'hiver à Nambride (2-1528)</t>
+  </si>
+  <si>
+    <t>L'hiver à Nambride</t>
+  </si>
+  <si>
+    <t>Village de Nambride (2-1177)</t>
+  </si>
+  <si>
+    <t>Village de Nambride</t>
+  </si>
+  <si>
+    <t>Photo à Nambride devant la Pointe de Sambet (2-017)</t>
+  </si>
+  <si>
+    <t>Photo à Nambride devant la Pointe de Sambet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -294,1023 +294,1023 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d966054aebf843c8c3d97148a0161a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18e47be88459bcc217d671871d4c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3975b6294cc04401f73259274b2a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3ae31040bd64cb72c341040b0da2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7e1657bbc27bff48b061047c3ba3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500271c8a8dd96ccc20ac060d59f56.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713d49a7f1f58ebddf0c456e366e7c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b2d5ae4edf0be3f614645d805a17.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314b2c59eec9b56009c31b65cc3a30.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d92056ad522a3ed3029f36bf2a8e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc1d3733d7f0326ac47d39aeb86f7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824911180b6c15c1c49c34cf3ccaa43.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0163eece69260fe3973b40d3f3a5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600edbf36a310b08b9becffebe3ff94.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85959f05b60878c982db1518a8c4d92.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2908184b60862c5179e50c5450d61c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efd6c25fcd13ffc594d1d77aa04b3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93698952301f8a2ae356c9334d660.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47338ffc24dd7ba4fc92a34ded98b0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0634185c5650ae9b00de28be294fd83.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188fc545ccfa0b4878e773f025f391.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac46246958cca6322fe415dfb4a38c.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df77b21da2e2d11f21449c0b572fcd.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dafce2160281103bc06f3a6164125.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc865e47e1be694aad1940eb7681446.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189df336a22ed7fb624f38c85850c5b.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24e2c05eb417a19af3a106e7e5c03.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fc57f1bd013b46a3e89a2c09d65a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d29c2f1f47d7db71b1a2ed27e3400.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107e74a5c5acbf1f7c26eae4018269.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba094a7ed5637d8f33c4299811c0ad4.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae8176adddc500f1fac5775ad276ef.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742f7768046618b7a9fd2a59f834eea.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742f7768046618b7a9fd2a59f834eea.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae8176adddc500f1fac5775ad276ef.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba094a7ed5637d8f33c4299811c0ad4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107e74a5c5acbf1f7c26eae4018269.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d29c2f1f47d7db71b1a2ed27e3400.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fc57f1bd013b46a3e89a2c09d65a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24e2c05eb417a19af3a106e7e5c03.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189df336a22ed7fb624f38c85850c5b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc865e47e1be694aad1940eb7681446.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dafce2160281103bc06f3a6164125.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df77b21da2e2d11f21449c0b572fcd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac46246958cca6322fe415dfb4a38c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188fc545ccfa0b4878e773f025f391.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0634185c5650ae9b00de28be294fd83.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47338ffc24dd7ba4fc92a34ded98b0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93698952301f8a2ae356c9334d660.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765efd6c25fcd13ffc594d1d77aa04b3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2908184b60862c5179e50c5450d61c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85959f05b60878c982db1518a8c4d92.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600edbf36a310b08b9becffebe3ff94.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0163eece69260fe3973b40d3f3a5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824911180b6c15c1c49c34cf3ccaa43.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc1d3733d7f0326ac47d39aeb86f7.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d92056ad522a3ed3029f36bf2a8e.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314b2c59eec9b56009c31b65cc3a30.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b2d5ae4edf0be3f614645d805a17.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713d49a7f1f58ebddf0c456e366e7c.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500271c8a8dd96ccc20ac060d59f56.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7e1657bbc27bff48b061047c3ba3.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3ae31040bd64cb72c341040b0da2.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3975b6294cc04401f73259274b2a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18e47be88459bcc217d671871d4c.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d966054aebf843c8c3d97148a0161a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="8067675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9553575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6657975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9448800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10125075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4476750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10306050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5076825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5676900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5143500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4562475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4895850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9667875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9982200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10248900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4610100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9525000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4181475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10115550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10639425"/>
-    <xdr:pic>
-[...958 lines deleted...]
-    <xdr:ext cx="6667500" cy="8067675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1636,371 +1636,371 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="949">
+    <row r="2" spans="1:26" customHeight="1" ht="719">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="387">
+    <row r="3" spans="1:26" customHeight="1" ht="852">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="385">
+    <row r="4" spans="1:26" customHeight="1" ht="594">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="384">
+    <row r="5" spans="1:26" customHeight="1" ht="843">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="372">
+    <row r="6" spans="1:26" customHeight="1" ht="383">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="386">
+    <row r="7" spans="1:26" customHeight="1" ht="903">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="382">
+    <row r="8" spans="1:26" customHeight="1" ht="399">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="902">
+    <row r="9" spans="1:26" customHeight="1" ht="919">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="385">
+    <row r="10" spans="1:26" customHeight="1" ht="453">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="390">
+    <row r="11" spans="1:26" customHeight="1" ht="506">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="373">
+    <row r="12" spans="1:26" customHeight="1" ht="459">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="850">
+    <row r="13" spans="1:26" customHeight="1" ht="407">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="419">
+    <row r="14" spans="1:26" customHeight="1" ht="436">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="380">
+    <row r="15" spans="1:26" customHeight="1" ht="862">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="381">
+    <row r="16" spans="1:26" customHeight="1" ht="890">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="411">
+    <row r="17" spans="1:26" customHeight="1" ht="386">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:26" customHeight="1" ht="914">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="386">
+    <row r="19" spans="1:26" customHeight="1" ht="411">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="890">
+    <row r="20" spans="1:26" customHeight="1" ht="381">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="862">
+    <row r="21" spans="1:26" customHeight="1" ht="380">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="436">
+    <row r="22" spans="1:26" customHeight="1" ht="419">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="407">
+    <row r="23" spans="1:26" customHeight="1" ht="850">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="459">
+    <row r="24" spans="1:26" customHeight="1" ht="373">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="506">
+    <row r="25" spans="1:26" customHeight="1" ht="390">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="453">
+    <row r="26" spans="1:26" customHeight="1" ht="385">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="919">
+    <row r="27" spans="1:26" customHeight="1" ht="902">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="399">
+    <row r="28" spans="1:26" customHeight="1" ht="382">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="903">
+    <row r="29" spans="1:26" customHeight="1" ht="386">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="383">
+    <row r="30" spans="1:26" customHeight="1" ht="372">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="843">
+    <row r="31" spans="1:26" customHeight="1" ht="384">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="594">
+    <row r="32" spans="1:26" customHeight="1" ht="385">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="852">
+    <row r="33" spans="1:26" customHeight="1" ht="387">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="719">
+    <row r="34" spans="1:26" customHeight="1" ht="949">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>