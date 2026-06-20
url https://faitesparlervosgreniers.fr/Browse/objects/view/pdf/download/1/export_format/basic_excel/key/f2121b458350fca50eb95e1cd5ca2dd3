--- v0 (2025-12-22)
+++ v1 (2026-06-20)
@@ -28,616 +28,616 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Hameau LE MONT (1-039)</t>
-[...16 lines deleted...]
-    <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
+    <t>Carte postale Nambride et Fer-à-Cheval (6-035)</t>
+  </si>
+  <si>
+    <t>Carte postale Nambride et Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt (56-100)</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt
+Salvagny, Le Fay</t>
+  </si>
+  <si>
+    <t>Village de Nambride et le Tenneverge en fond (56-092)</t>
+  </si>
+  <si>
+    <t>Village de Nambride et le Tenneverge en fond</t>
+  </si>
+  <si>
+    <t>Village du "Faix", vallée de Sixt (56-090)</t>
+  </si>
+  <si>
+    <t>Village du Fay, vallée de Sixt</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval, le village de Nambride et le Pic de Tenneverge (56-050)</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval, le village de Nambride et le Pic de Tenneverge</t>
+  </si>
+  <si>
+    <t>Villages des Curtet, du Crot et de l'Echarny (56-038)</t>
+  </si>
+  <si>
+    <t>Villages des Curtet, du Crot et de "l'Echerny"</t>
+  </si>
+  <si>
+    <t>Cascade du Fontany, village du Molliet (56-028)</t>
+  </si>
+  <si>
+    <t>Cascade du Fontany, village du "Mollier"</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay (56-026)</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay
+Avoudruz, Pointe de Sambet et Tenneverge</t>
+  </si>
+  <si>
+    <t>Photo du village de Sixt (55-023)</t>
+  </si>
+  <si>
+    <t>Photo du village de Sixt</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Pellys (51-060)</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Pellys</t>
+  </si>
+  <si>
+    <t>Photo vue sur le hameau du Fay et le pont des Nants (51-059)</t>
+  </si>
+  <si>
+    <t>Photo vue sur le hameau du Fay et le pont des Nants</t>
+  </si>
+  <si>
+    <t>Photos du village de Sixt-Fer-à-Cheval (51-055)</t>
+  </si>
+  <si>
+    <t>Photos du village de Sixt-Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Frénalay (51-042)</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Frénalay</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902 (51-019)</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902</t>
+  </si>
+  <si>
+    <t>Carte Postale du Frénalay (51-009)</t>
+  </si>
+  <si>
+    <t>Carte Postale du Frénalay</t>
+  </si>
+  <si>
+    <t>Photo de (34-007)</t>
+  </si>
+  <si>
+    <t>Plan de Sixt , Balme Dessus fait à la main (34-001)</t>
+  </si>
+  <si>
+    <t>Plan de Sixt , Balme Dessus fait à la main</t>
+  </si>
+  <si>
+    <t>Carte postale village du Molliet (32-005)</t>
+  </si>
+  <si>
+    <t>Carte postale village du Molliet avec la cascade du Fontany</t>
+  </si>
+  <si>
+    <t>Carte postale fruitière de Nambride  (32-003)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale fruitière de Nambride </t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt - Le Déchargeux  (32-002)</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt - Le Déchargeux années 30-40</t>
+  </si>
+  <si>
+    <t>Vue du Hameau de Salvagny (3-002)</t>
+  </si>
+  <si>
+    <t>Vue du hameau de Salvagny en arrière plan La pointe de sales</t>
+  </si>
+  <si>
+    <t>Vue du Hameau Le Perret depuis Notre Dame des Grâces (3-001)</t>
+  </si>
+  <si>
+    <t>Vue du hameau Le Perret depuis notre Dame des Grâces</t>
+  </si>
+  <si>
+    <t>Photo du Pelly - 1950 (29-008)</t>
+  </si>
+  <si>
+    <t>Photo du Pelly - 1950</t>
+  </si>
+  <si>
+    <t>Photo vue du Brairet (29-007)</t>
+  </si>
+  <si>
+    <t>Photo vue du Brairet</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970 (27-049)</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny depuis la route des Fonts (27-001)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny depuis la route des Fonts en 1910</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie (24-014)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie dans les années 1900
+Edition Denambride</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt  (22-022)</t>
+  </si>
+  <si>
+    <t>Vue générale de Sixt, aout 1950</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (22-017)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny en aout 1958</t>
+  </si>
+  <si>
+    <t>Carte Postale du village du Frenalay (22-002)</t>
+  </si>
+  <si>
+    <t>Carte Postale du village du Frenalay</t>
+  </si>
+  <si>
+    <t>Photo de la plaine des Glières (21-012)</t>
+  </si>
+  <si>
+    <t>Photo de la plaine des Glières dans les années 1900-1910, Edition Denambride</t>
+  </si>
+  <si>
+    <t>Carte postale du Pont du Molliet  (20-005)</t>
+  </si>
+  <si>
+    <t>Carte postale du Pont du Molliet avec le Giffre.
+Vue d'hiver de la pointe de Sambet et du Tenneverge.
+Pierre au Merle</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 30 (20-004)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride en hiver dans les années 30 vu sur le Tenneverge.</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 (20-003)</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 vu sur le Tenneverge.</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 (20-002)</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 vu sur le Tenneverge</t>
+  </si>
+  <si>
+    <t>La pointe de Sambet, le "Tanneverge" et le hameau du Brairet l'hiver (2-983)</t>
+  </si>
+  <si>
+    <t>La pointe de Sambet, le "Tanneverge" et le hameau du Brairet l'hiver</t>
+  </si>
+  <si>
+    <t>Vue générale sur le village de Sixt-Fer-à-Cheval (2-939)</t>
+  </si>
+  <si>
+    <t>Vue générale sur le village de Sixt-Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Photo dans le hameau de Maison Neuve (2-929)</t>
+  </si>
+  <si>
+    <t>Photo dans le hameau de Maison Neuve</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny (2-921)</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny</t>
+  </si>
+  <si>
+    <t>Les villages des Curtets et du Crot (2-707)</t>
+  </si>
+  <si>
+    <t>Les villages des Curtets et du Crot</t>
+  </si>
+  <si>
+    <t>Vue générale sur les Vallons et Sougey (2-563)</t>
+  </si>
+  <si>
+    <t>Vue générale sur les Vallons et Sougey</t>
+  </si>
+  <si>
+    <t>Le Fay et la Pointe de Sales (2-547)</t>
+  </si>
+  <si>
+    <t>Le Fay et la Pointe de Sales</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve (2-4511)</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve</t>
+  </si>
+  <si>
+    <t>Hameau "Les Pellys" (2-4445)</t>
+  </si>
+  <si>
+    <t>Hameau "Les Pellys"</t>
+  </si>
+  <si>
+    <t>Carte postale du  village de Sougey (2-4427)</t>
+  </si>
+  <si>
+    <t>Carte postale du  village de Sougey</t>
+  </si>
+  <si>
+    <t>Le Chalet Restaurant du Frénalay (2-4259)</t>
+  </si>
+  <si>
+    <t>Le Chalet Restaurant du Frénalay</t>
+  </si>
+  <si>
+    <t>Vue sur la pointe de Sales avec les villages du Fay, Maison Neuve et Salvagny (2-4249)</t>
+  </si>
+  <si>
+    <t>Vue sur la pointe de Sales avec les villages du Fay, Maison Neuve et Salvagny</t>
+  </si>
+  <si>
+    <t>Vue sur les chalets du Frénalay (2-4239)</t>
+  </si>
+  <si>
+    <t>Vue sur les chalets du Frénalay</t>
+  </si>
+  <si>
+    <t>Carte postale représentant Nambride et le fer à cheval en 1840 d'après une lithographie (2-417)</t>
+  </si>
+  <si>
+    <t>Carte postale représentant Nambride et le fer à cheval en 1840 d'après une lithographie</t>
+  </si>
+  <si>
+    <t>Photo du hameau de Passy (2-4157)</t>
+  </si>
+  <si>
+    <t>Photo du hameau de Passy</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales (2-4155)</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales</t>
+  </si>
+  <si>
+    <t>Carte postale dans les rues du village de Nambride (2-3951)</t>
+  </si>
+  <si>
+    <t>Carte postale dans les rues du village de Nambride</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur Nambride et le Fer à Cheval (2-393)</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur Nambride et le Fer à Cheval</t>
+  </si>
+  <si>
+    <t>La chaine du Buet vue des "Fardelets" (2-3849)</t>
+  </si>
+  <si>
+    <t>La chaine du Buet vue des Fardelets
+Fardelay</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny (2-3695)</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny (2-3691)</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny</t>
+  </si>
+  <si>
+    <t>Vue générale de la route de Salvagny, pointe de Sambet et la gare du Train électrique (2-3559)</t>
+  </si>
+  <si>
+    <t>Vue générale de la route de Salvagny, pointe de Sambet et la gare du Train électrique</t>
+  </si>
+  <si>
+    <t>Photo du hameau de Passy (2-3428)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Passy (2-3374)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Passy</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve, l'hiver (2-3340)</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve, l'hiver</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt l'hiver Avenue de la Gare (2-3334)</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt l'hiver Avenue de la Gare
+Ski sur les routes</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay et du bourg (2-3059)</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay et du bourg</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Fay (2-2979)</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Fay</t>
+  </si>
+  <si>
+    <t>Le village du Vivier (2-2949)</t>
+  </si>
+  <si>
+    <t>Le village du Vivier</t>
+  </si>
+  <si>
+    <t>Les villages des Curtets et du Crot (2-2802)</t>
+  </si>
+  <si>
+    <t>Village du Fay (2-2784)</t>
+  </si>
+  <si>
+    <t>Village du Fay</t>
+  </si>
+  <si>
+    <t>Photo du village de Maison Neuve, vus sur Sambet et la Pointe de Tenneverge (2-266)</t>
+  </si>
+  <si>
+    <t>Photo du village de Maison Neuve, vus sur Sambet et la Pointe de Tenneverge</t>
+  </si>
+  <si>
+    <t>Vue générale sur Sixt (2-246)</t>
+  </si>
+  <si>
+    <t>Vue générale sur Sixt</t>
+  </si>
+  <si>
+    <t>Les villages du Crot et de l’Echarny (2-2385)</t>
+  </si>
+  <si>
+    <t>Les villages du Crot et de l’Echarny</t>
+  </si>
+  <si>
+    <t>Vue panoramique sur les villages de Salvagny, du Fay et des montagnes de Sixt - 1922 (2-2377)</t>
+  </si>
+  <si>
+    <t>Vue panoramique sur les villages de Salvagny, du Fay et des montagnes de Sixt - 1922</t>
+  </si>
+  <si>
+    <t>Vue générale sur les villages du Fay, Maison Neuve – Le Bené, l’entrée des Tines et au fond la Pointe de Criou (2-200)</t>
+  </si>
+  <si>
+    <t>Vue générale sur les villages du Fay, Maison Neuve – Le Bené, l’entrée des Tines et au fond la Pointe de Criou écrit "Crion"</t>
+  </si>
+  <si>
+    <t>Photo du village du Crot (2-1956)</t>
+  </si>
+  <si>
+    <t>Photo du village du Crot</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride (2-1878)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride</t>
+  </si>
+  <si>
+    <t>Les chalets du Frenalay sous la Corne du Chamois (2-1868)</t>
+  </si>
+  <si>
+    <t>Les chalets du Frenalay sous la Corne du Chamois</t>
+  </si>
+  <si>
+    <t>Photos dans le village du Frenalay (2-1760)</t>
+  </si>
+  <si>
+    <t>Photos dans le village du Frenalay</t>
+  </si>
+  <si>
+    <t>Photo du village de Nambride l'hiver (2-1576)</t>
+  </si>
+  <si>
+    <t>Photo du village de Nambride l'hiver</t>
+  </si>
+  <si>
+    <t>Le chef lieu et le Vivier vus depuis le Crot (2-154)</t>
+  </si>
+  <si>
+    <t>Le chef lieu et le Vivier vus depuis le Crot</t>
+  </si>
+  <si>
+    <t>Sixt l'hiver - février 1931 (2-1532)</t>
+  </si>
+  <si>
+    <t>Sixt l'hiver - février 1931</t>
+  </si>
+  <si>
+    <t>L'hiver à Nambride (2-1528)</t>
+  </si>
+  <si>
+    <t>L'hiver à Nambride</t>
+  </si>
+  <si>
+    <t>Vue générale de Sixt en hiver, le village du Fay (2-150)</t>
+  </si>
+  <si>
+    <t>Vue générale de Sixt en hiver, le village du Fay</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur une partie du village de Sixt (2-1490)</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur une partie du village de Sixt</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912 (2-1479)</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912</t>
+  </si>
+  <si>
+    <t>Les Curtets et la pointe de Tenneverge – 1935 (2-128)</t>
+  </si>
+  <si>
+    <t>Les Curtets et la pointe de Tenneverge – 1935</t>
+  </si>
+  <si>
+    <t>Village de Nambride (2-1177)</t>
+  </si>
+  <si>
+    <t>Village de Nambride</t>
+  </si>
+  <si>
+    <t>Vue générale du bourg de Sixt et de l'église (2-1147)</t>
+  </si>
+  <si>
+    <t>Vue générale du bourg de Sixt et de l'église</t>
+  </si>
+  <si>
+    <t>Chalets des Covagnins et des Cartiers (2-1121)</t>
+  </si>
+  <si>
+    <t>Chalets des Covagnins et des Cartiers</t>
+  </si>
+  <si>
+    <t>Photos de la Cascade au Lochet (2-104)</t>
+  </si>
+  <si>
+    <t>Photos de la Cascade au Lochet</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (2-037)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny</t>
+  </si>
+  <si>
+    <t>Carte Postale - Sixt Village du Fay et Maison Neuve  (12-010)</t>
+  </si>
+  <si>
+    <t>Carte Postale 
+Sixt - Village du Fay écrit "Foy" et Maison Neuve - Le Béné
+Entrée des Tines</t>
+  </si>
+  <si>
+    <t>Carte Postale Villages du Fay et Maison Neuve (12-009)</t>
+  </si>
+  <si>
+    <t>Carte Postale des villages du Fay et Maison Neuve - Le Béné, Entrée des Tines et au fond Pointe de Crion (Criou)</t>
   </si>
   <si>
     <t>Carte Postale - La vallée de Sixt à Salvagny (12-007)</t>
   </si>
   <si>
     <t>Carte Postale 
 [13843] La vallée de Sixt à Salvagny 
 Au verso : Les beaux sites de France</t>
   </si>
   <si>
-    <t>Carte Postale Villages du Fay et Maison Neuve (12-009)</t>
-[...536 lines deleted...]
-    <t>Carte postale Nambride et Fer-à-Cheval</t>
+    <t>Village de Salvagny avant et après l'incendie de 1912 (10-003)</t>
+  </si>
+  <si>
+    <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
+  </si>
+  <si>
+    <t>Hameau " Le MOLLIET " (1-040)</t>
+  </si>
+  <si>
+    <t>Hameau " Le MOLLIET " Altitude  840M
+photo  :  chalets avec vue panoramique sur le sommet du Tenneverge</t>
+  </si>
+  <si>
+    <t>Hameau LE MONT (1-039)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Hameau  "LE MONT " Altitude 973M
+Photos : Chalets et Chapelle du Mont</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -662,2853 +662,2853 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df71d62e1bebf91e46007d76d1f082.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37af915ef8cfdbe3af09c63b909f9c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8b98938663a71adee58a58cbf657.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec6c13c20a0995eb96b9950c276b7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62caeace80bdcf68fb19f72df09b4e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb1cd09e7970ca9205c00a2f27496.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab17df6b9110732248fb0e5b9910f2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18e47be88459bcc217d671871d4c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac256d069124165347a6b7a6eecd393.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e7b647e26a67a044fb312afd0954.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e3b0db92195369400f541fbf62f0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3975b6294cc04401f73259274b2a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1bc4502d8dc6c6414b71c09b42b8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768b6efe31ff4d3e548d6ff138c645.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3ae31040bd64cb72c341040b0da2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b8efe6ef008bd4c3149f729394a6.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67089ea5edc1951ca06762ac3926d1.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7e1657bbc27bff48b061047c3ba3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287374c44e2dc99b5ed86318e4391af1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48d2c440a265f8e256f49774d3199.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fcfd05d0466debd42a01cba7378b4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca12c9d5b5a893721f958382ee4994.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c181f76506a4f1768fa7a0a98bc9b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2a158f11e7a10023ff538fa3464c.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a27997731629882b32ac8d179176f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b1afa3c2545ddaf7d134ef37786d.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a7af2637a54ba1d2afcc9ddbaa5f2.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dcc33e42a785ca4465681fcac0c2d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c1fb3a447ff13a2edaa5ff66940b.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574d52abb020a058a2b706aa538b86.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753e29891702eb1d56f505946363f5.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0733b2c40c8f10fd639b84ccb6560.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665cde51f57cff04313bfb41dd2318a.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0ad1b1822040406b945c18ef07be.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c3803fcb6cf5c4df721096fb9d87.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b2d5ae4edf0be3f614645d805a17.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314b2c59eec9b56009c31b65cc3a30.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c3265aa8632a948883692f3f8e3f.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc1d3733d7f0326ac47d39aeb86f7.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940fd92b1ae49e9a24c7ad921d028b.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbc000fcb669f1c3e5cfcf7d45d75.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472888adea6485e4afdd906467dc87.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d808ee721830ce04a1de1b2193004f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5fd3a8b60094a27f40e559b8a6a05.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c8fdd0b71d604bfb57c742a0c4f2.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef6050e2539a8c81eb113ee600cfc.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15ef338f446dbc0bfb4df0b69068e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78256a7642367dd1d87859f7c2885.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f227f0afb688084d14de7ebffa9fa3.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315f90c2c0ede060ccd35cbe7fd21f.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff5d62c922c363695ab7d99728ee9.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0163eece69260fe3973b40d3f3a5.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600edbf36a310b08b9becffebe3ff94.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85959f05b60878c982db1518a8c4d92.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24cd4b60d664d5f980e45d76c0c84.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c431c2d458289545d2bc950e9020e.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf047454089b6168bab3a4a388bd8b.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cdac2ec76486aa131f2d27d38e1d7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f16b1875b757cd3342a62edc44e2.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe357086b2437e3729ff9ad1b5b8f.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32d6d715f510e7339bc4ec5a1ce67.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59799cbbed91eeed1ffef8fcf5a711.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93698952301f8a2ae356c9334d660.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374d6b4fdf8f7cdfb442db578928f3.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f67af76d7afee0cc019c87e76a776b.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947d14f67306fceb827f5e1967c7bf.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3866619d1bb4df1aa4c3b4776499.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70152b9f2b8d7af83c18569e833129.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fd551d12ecf787bcc5bdb077cd53.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc6750f8525ab9e7b257442c1aa31.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b167420a96daaad9ee622451b04e8f.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99dc8138ea72cc142b6a5da5d29a6d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fcd750a329d2da3718b30e7d9087f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded885d673a0f2dd66d98dd57536eda3.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6d3e9603e7111af8ea62c826b479.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189df336a22ed7fb624f38c85850c5b.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f5902fd00e1e4499a366363932b9.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d29c2f1f47d7db71b1a2ed27e3400.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4599250d3279d75656f4ed9aa129a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4599250d3279d75656f4ed9aa129a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d29c2f1f47d7db71b1a2ed27e3400.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f5902fd00e1e4499a366363932b9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189df336a22ed7fb624f38c85850c5b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6d3e9603e7111af8ea62c826b479.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded885d673a0f2dd66d98dd57536eda3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fcd750a329d2da3718b30e7d9087f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99dc8138ea72cc142b6a5da5d29a6d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b167420a96daaad9ee622451b04e8f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc6750f8525ab9e7b257442c1aa31.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fd551d12ecf787bcc5bdb077cd53.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70152b9f2b8d7af83c18569e833129.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3866619d1bb4df1aa4c3b4776499.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947d14f67306fceb827f5e1967c7bf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f67af76d7afee0cc019c87e76a776b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374d6b4fdf8f7cdfb442db578928f3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93698952301f8a2ae356c9334d660.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59799cbbed91eeed1ffef8fcf5a711.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32d6d715f510e7339bc4ec5a1ce67.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe357086b2437e3729ff9ad1b5b8f.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f16b1875b757cd3342a62edc44e2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cdac2ec76486aa131f2d27d38e1d7.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf047454089b6168bab3a4a388bd8b.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c431c2d458289545d2bc950e9020e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24cd4b60d664d5f980e45d76c0c84.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85959f05b60878c982db1518a8c4d92.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600edbf36a310b08b9becffebe3ff94.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0163eece69260fe3973b40d3f3a5.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff5d62c922c363695ab7d99728ee9.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315f90c2c0ede060ccd35cbe7fd21f.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f227f0afb688084d14de7ebffa9fa3.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78256a7642367dd1d87859f7c2885.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15ef338f446dbc0bfb4df0b69068e.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef6050e2539a8c81eb113ee600cfc.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c8fdd0b71d604bfb57c742a0c4f2.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5fd3a8b60094a27f40e559b8a6a05.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d808ee721830ce04a1de1b2193004f.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472888adea6485e4afdd906467dc87.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbc000fcb669f1c3e5cfcf7d45d75.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940fd92b1ae49e9a24c7ad921d028b.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc1d3733d7f0326ac47d39aeb86f7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c3265aa8632a948883692f3f8e3f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314b2c59eec9b56009c31b65cc3a30.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b2d5ae4edf0be3f614645d805a17.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c3803fcb6cf5c4df721096fb9d87.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0ad1b1822040406b945c18ef07be.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665cde51f57cff04313bfb41dd2318a.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0733b2c40c8f10fd639b84ccb6560.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753e29891702eb1d56f505946363f5.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574d52abb020a058a2b706aa538b86.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c1fb3a447ff13a2edaa5ff66940b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dcc33e42a785ca4465681fcac0c2d.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a7af2637a54ba1d2afcc9ddbaa5f2.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b1afa3c2545ddaf7d134ef37786d.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a27997731629882b32ac8d179176f.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2a158f11e7a10023ff538fa3464c.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c181f76506a4f1768fa7a0a98bc9b.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca12c9d5b5a893721f958382ee4994.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fcfd05d0466debd42a01cba7378b4.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48d2c440a265f8e256f49774d3199.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287374c44e2dc99b5ed86318e4391af1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7e1657bbc27bff48b061047c3ba3.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67089ea5edc1951ca06762ac3926d1.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b8efe6ef008bd4c3149f729394a6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3ae31040bd64cb72c341040b0da2.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768b6efe31ff4d3e548d6ff138c645.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1bc4502d8dc6c6414b71c09b42b8.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3975b6294cc04401f73259274b2a.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e3b0db92195369400f541fbf62f0.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e7b647e26a67a044fb312afd0954.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac256d069124165347a6b7a6eecd393.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18e47be88459bcc217d671871d4c.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab17df6b9110732248fb0e5b9910f2.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb1cd09e7970ca9205c00a2f27496.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62caeace80bdcf68fb19f72df09b4e.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec6c13c20a0995eb96b9950c276b7.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8b98938663a71adee58a58cbf657.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37af915ef8cfdbe3af09c63b909f9c.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df71d62e1bebf91e46007d76d1f082.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10201275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4010025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10306050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4029075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4972050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3838575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11115675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2676525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9667875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4248150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8763000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8972550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10572750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4124325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10496550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4181475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4714875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10115550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA54" descr="imageA54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA57" descr="imageA57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4391025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA62" descr="imageA62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10506075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10391775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4191000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10382250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9601200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10658475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="imageA90" descr="imageA90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="imageA91" descr="imageA91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10210800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="imageA92" descr="imageA92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5019675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="imageA93" descr="imageA93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="imageA94" descr="imageA94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4429125"/>
-    <xdr:pic>
-[...2788 lines deleted...]
-    <xdr:ext cx="6667500" cy="10201275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="imageA95" descr="imageA95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -3834,979 +3834,979 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="395">
+    <row r="2" spans="1:26" customHeight="1" ht="910">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="396">
+    <row r="3" spans="1:26" customHeight="1" ht="357">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="447">
+    <row r="4" spans="1:26" customHeight="1" ht="383">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="911">
+    <row r="5" spans="1:26" customHeight="1" ht="389">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="378">
+    <row r="6" spans="1:26" customHeight="1" ht="919">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="378">
+    <row r="7" spans="1:26" customHeight="1" ht="394">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="385">
+    <row r="8" spans="1:26" customHeight="1" ht="387">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="909">
+    <row r="9" spans="1:26" customHeight="1" ht="403">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="389">
+    <row r="10" spans="1:26" customHeight="1" ht="436">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="382">
+    <row r="11" spans="1:26" customHeight="1" ht="359">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="387">
+    <row r="12" spans="1:26" customHeight="1" ht="443">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="385">
+    <row r="13" spans="1:26" customHeight="1" ht="342">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="376">
+    <row r="14" spans="1:26" customHeight="1" ht="991">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="951">
+    <row r="15" spans="1:26" customHeight="1" ht="238">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="384">
+    <row r="16" spans="1:26" customHeight="1" ht="380">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="385">
+    <row r="17" spans="1:26" customHeight="1" ht="390">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17"/>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="376">
+    <row r="18" spans="1:26" customHeight="1" ht="862">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" t="s">
         <v>36</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="374">
+    <row r="19" spans="1:26" customHeight="1" ht="379">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" t="s">
         <v>38</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="384">
+    <row r="20" spans="1:26" customHeight="1" ht="386">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" t="s">
         <v>40</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="856">
+    <row r="21" spans="1:26" customHeight="1" ht="390">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" t="s">
         <v>42</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="926">
+    <row r="22" spans="1:26" customHeight="1" ht="476">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" t="s">
         <v>44</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="372">
+    <row r="23" spans="1:26" customHeight="1" ht="427">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" t="s">
         <v>46</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="405">
+    <row r="24" spans="1:26" customHeight="1" ht="782">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" t="s">
         <v>48</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="380">
+    <row r="25" spans="1:26" customHeight="1" ht="800">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" t="s">
         <v>50</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="382">
+    <row r="26" spans="1:26" customHeight="1" ht="416">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" t="s">
         <v>52</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="388">
+    <row r="27" spans="1:26" customHeight="1" ht="842">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" t="s">
         <v>54</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="369">
+    <row r="28" spans="1:26" customHeight="1" ht="461">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" t="s">
         <v>56</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="374">
+    <row r="29" spans="1:26" customHeight="1" ht="943">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
         <v>58</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="382">
+    <row r="30" spans="1:26" customHeight="1" ht="793">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
         <v>60</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="386">
+    <row r="31" spans="1:26" customHeight="1" ht="383">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
         <v>62</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="927">
+    <row r="32" spans="1:26" customHeight="1" ht="436">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" t="s">
         <v>64</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="937">
+    <row r="33" spans="1:26" customHeight="1" ht="379">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
         <v>66</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="386">
+    <row r="34" spans="1:26" customHeight="1" ht="381">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
         <v>68</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="385">
+    <row r="35" spans="1:26" customHeight="1" ht="380">
       <c r="A35"/>
       <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" t="s">
         <v>70</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="382">
+    <row r="36" spans="1:26" customHeight="1" ht="419">
       <c r="A36"/>
       <c r="B36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" t="s">
         <v>72</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="388">
+    <row r="37" spans="1:26" customHeight="1" ht="378">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" t="s">
         <v>74</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="386">
+    <row r="38" spans="1:26" customHeight="1" ht="384">
       <c r="A38"/>
       <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" t="s">
         <v>76</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="391">
+    <row r="39" spans="1:26" customHeight="1" ht="382">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" t="s">
         <v>78</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="389">
+    <row r="40" spans="1:26" customHeight="1" ht="380">
       <c r="A40"/>
       <c r="B40" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" t="s">
         <v>80</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="377">
+    <row r="41" spans="1:26" customHeight="1" ht="368">
       <c r="A41"/>
       <c r="B41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" t="s">
         <v>82</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="379">
+    <row r="42" spans="1:26" customHeight="1" ht="385">
       <c r="A42"/>
       <c r="B42" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" t="s">
         <v>84</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="902">
+    <row r="43" spans="1:26" customHeight="1" ht="386">
       <c r="A43"/>
       <c r="B43" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" t="s">
         <v>86</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="385">
+    <row r="44" spans="1:26" customHeight="1" ht="936">
       <c r="A44"/>
       <c r="B44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C44" t="s">
         <v>88</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="419">
+    <row r="45" spans="1:26" customHeight="1" ht="387">
       <c r="A45"/>
       <c r="B45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" t="s">
         <v>90</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="420">
+    <row r="46" spans="1:26" customHeight="1" ht="385">
       <c r="A46"/>
       <c r="B46" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" t="s">
         <v>92</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46"/>
     </row>
-    <row r="47" spans="1:26" customHeight="1" ht="373">
+    <row r="47" spans="1:26" customHeight="1" ht="377">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>93</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:26" customHeight="1" ht="383">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>95</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:26" customHeight="1" ht="383">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>97</v>
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49"/>
     </row>
-    <row r="50" spans="1:26" customHeight="1" ht="377">
+    <row r="50" spans="1:26" customHeight="1" ht="373">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>99</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50"/>
     </row>
-    <row r="51" spans="1:26" customHeight="1" ht="385">
+    <row r="51" spans="1:26" customHeight="1" ht="420">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>101</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51"/>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="387">
+    <row r="52" spans="1:26" customHeight="1" ht="419">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>103</v>
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52"/>
     </row>
-    <row r="53" spans="1:26" customHeight="1" ht="936">
+    <row r="53" spans="1:26" customHeight="1" ht="385">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>105</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53"/>
     </row>
-    <row r="54" spans="1:26" customHeight="1" ht="386">
+    <row r="54" spans="1:26" customHeight="1" ht="902">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>107</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="385">
+    <row r="55" spans="1:26" customHeight="1" ht="379">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>109</v>
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55"/>
     </row>
-    <row r="56" spans="1:26" customHeight="1" ht="368">
+    <row r="56" spans="1:26" customHeight="1" ht="377">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>111</v>
       </c>
       <c r="C56" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="D56"/>
     </row>
-    <row r="57" spans="1:26" customHeight="1" ht="380">
+    <row r="57" spans="1:26" customHeight="1" ht="389">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C57" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D57"/>
     </row>
-    <row r="58" spans="1:26" customHeight="1" ht="382">
+    <row r="58" spans="1:26" customHeight="1" ht="391">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C58" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D58"/>
     </row>
-    <row r="59" spans="1:26" customHeight="1" ht="384">
+    <row r="59" spans="1:26" customHeight="1" ht="386">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C59" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="D59"/>
     </row>
-    <row r="60" spans="1:26" customHeight="1" ht="378">
+    <row r="60" spans="1:26" customHeight="1" ht="388">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>118</v>
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60"/>
     </row>
-    <row r="61" spans="1:26" customHeight="1" ht="419">
+    <row r="61" spans="1:26" customHeight="1" ht="382">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>120</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61"/>
     </row>
-    <row r="62" spans="1:26" customHeight="1" ht="380">
+    <row r="62" spans="1:26" customHeight="1" ht="385">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>122</v>
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62"/>
     </row>
-    <row r="63" spans="1:26" customHeight="1" ht="381">
+    <row r="63" spans="1:26" customHeight="1" ht="386">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>124</v>
       </c>
       <c r="C63" t="s">
         <v>125</v>
       </c>
       <c r="D63"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="379">
+    <row r="64" spans="1:26" customHeight="1" ht="937">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>126</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="436">
+    <row r="65" spans="1:26" customHeight="1" ht="927">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>128</v>
       </c>
       <c r="C65" t="s">
         <v>129</v>
       </c>
       <c r="D65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="383">
+    <row r="66" spans="1:26" customHeight="1" ht="386">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>130</v>
       </c>
       <c r="C66" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="D66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="793">
+    <row r="67" spans="1:26" customHeight="1" ht="382">
       <c r="A67"/>
       <c r="B67" t="s">
+        <v>131</v>
+      </c>
+      <c r="C67" t="s">
         <v>132</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="943">
+    <row r="68" spans="1:26" customHeight="1" ht="374">
       <c r="A68"/>
       <c r="B68" t="s">
+        <v>133</v>
+      </c>
+      <c r="C68" t="s">
         <v>134</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="461">
+    <row r="69" spans="1:26" customHeight="1" ht="369">
       <c r="A69"/>
       <c r="B69" t="s">
+        <v>135</v>
+      </c>
+      <c r="C69" t="s">
         <v>136</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="842">
+    <row r="70" spans="1:26" customHeight="1" ht="388">
       <c r="A70"/>
       <c r="B70" t="s">
+        <v>137</v>
+      </c>
+      <c r="C70" t="s">
         <v>138</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="416">
+    <row r="71" spans="1:26" customHeight="1" ht="382">
       <c r="A71"/>
       <c r="B71" t="s">
+        <v>139</v>
+      </c>
+      <c r="C71" t="s">
         <v>140</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="800">
+    <row r="72" spans="1:26" customHeight="1" ht="380">
       <c r="A72"/>
       <c r="B72" t="s">
+        <v>141</v>
+      </c>
+      <c r="C72" t="s">
         <v>142</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72"/>
     </row>
-    <row r="73" spans="1:26" customHeight="1" ht="782">
+    <row r="73" spans="1:26" customHeight="1" ht="405">
       <c r="A73"/>
       <c r="B73" t="s">
+        <v>143</v>
+      </c>
+      <c r="C73" t="s">
         <v>144</v>
       </c>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="427">
+    <row r="74" spans="1:26" customHeight="1" ht="372">
       <c r="A74"/>
       <c r="B74" t="s">
+        <v>145</v>
+      </c>
+      <c r="C74" t="s">
         <v>146</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="476">
+    <row r="75" spans="1:26" customHeight="1" ht="926">
       <c r="A75"/>
       <c r="B75" t="s">
+        <v>147</v>
+      </c>
+      <c r="C75" t="s">
         <v>148</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="390">
+    <row r="76" spans="1:26" customHeight="1" ht="856">
       <c r="A76"/>
       <c r="B76" t="s">
+        <v>149</v>
+      </c>
+      <c r="C76" t="s">
         <v>150</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="386">
+    <row r="77" spans="1:26" customHeight="1" ht="384">
       <c r="A77"/>
       <c r="B77" t="s">
+        <v>151</v>
+      </c>
+      <c r="C77" t="s">
         <v>152</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77"/>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="379">
+    <row r="78" spans="1:26" customHeight="1" ht="374">
       <c r="A78"/>
       <c r="B78" t="s">
+        <v>153</v>
+      </c>
+      <c r="C78" t="s">
         <v>154</v>
       </c>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78"/>
     </row>
-    <row r="79" spans="1:26" customHeight="1" ht="862">
+    <row r="79" spans="1:26" customHeight="1" ht="376">
       <c r="A79"/>
       <c r="B79" t="s">
+        <v>155</v>
+      </c>
+      <c r="C79" t="s">
         <v>156</v>
       </c>
-      <c r="C79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="390">
+    <row r="80" spans="1:26" customHeight="1" ht="385">
       <c r="A80"/>
       <c r="B80" t="s">
+        <v>157</v>
+      </c>
+      <c r="C80" t="s">
         <v>158</v>
       </c>
-      <c r="C80"/>
       <c r="D80"/>
     </row>
-    <row r="81" spans="1:26" customHeight="1" ht="380">
+    <row r="81" spans="1:26" customHeight="1" ht="384">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>159</v>
       </c>
       <c r="C81" t="s">
         <v>160</v>
       </c>
       <c r="D81"/>
     </row>
-    <row r="82" spans="1:26" customHeight="1" ht="238">
+    <row r="82" spans="1:26" customHeight="1" ht="951">
       <c r="A82"/>
       <c r="B82" t="s">
         <v>161</v>
       </c>
       <c r="C82" t="s">
         <v>162</v>
       </c>
       <c r="D82"/>
     </row>
-    <row r="83" spans="1:26" customHeight="1" ht="991">
+    <row r="83" spans="1:26" customHeight="1" ht="376">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>163</v>
       </c>
       <c r="C83" t="s">
         <v>164</v>
       </c>
       <c r="D83"/>
     </row>
-    <row r="84" spans="1:26" customHeight="1" ht="342">
+    <row r="84" spans="1:26" customHeight="1" ht="385">
       <c r="A84"/>
       <c r="B84" t="s">
         <v>165</v>
       </c>
       <c r="C84" t="s">
         <v>166</v>
       </c>
       <c r="D84"/>
     </row>
-    <row r="85" spans="1:26" customHeight="1" ht="443">
+    <row r="85" spans="1:26" customHeight="1" ht="387">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>167</v>
       </c>
       <c r="C85" t="s">
         <v>168</v>
       </c>
       <c r="D85"/>
     </row>
-    <row r="86" spans="1:26" customHeight="1" ht="359">
+    <row r="86" spans="1:26" customHeight="1" ht="382">
       <c r="A86"/>
       <c r="B86" t="s">
         <v>169</v>
       </c>
       <c r="C86" t="s">
         <v>170</v>
       </c>
       <c r="D86"/>
     </row>
-    <row r="87" spans="1:26" customHeight="1" ht="436">
+    <row r="87" spans="1:26" customHeight="1" ht="389">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>171</v>
       </c>
       <c r="C87" t="s">
         <v>172</v>
       </c>
       <c r="D87"/>
     </row>
-    <row r="88" spans="1:26" customHeight="1" ht="403">
+    <row r="88" spans="1:26" customHeight="1" ht="909">
       <c r="A88"/>
       <c r="B88" t="s">
         <v>173</v>
       </c>
       <c r="C88" t="s">
         <v>174</v>
       </c>
       <c r="D88"/>
     </row>
-    <row r="89" spans="1:26" customHeight="1" ht="387">
+    <row r="89" spans="1:26" customHeight="1" ht="385">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>175</v>
       </c>
       <c r="C89" t="s">
         <v>176</v>
       </c>
       <c r="D89"/>
     </row>
-    <row r="90" spans="1:26" customHeight="1" ht="394">
+    <row r="90" spans="1:26" customHeight="1" ht="378">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>177</v>
       </c>
       <c r="C90" t="s">
         <v>178</v>
       </c>
       <c r="D90"/>
     </row>
-    <row r="91" spans="1:26" customHeight="1" ht="919">
+    <row r="91" spans="1:26" customHeight="1" ht="378">
       <c r="A91"/>
       <c r="B91" t="s">
         <v>179</v>
       </c>
       <c r="C91" t="s">
         <v>180</v>
       </c>
       <c r="D91"/>
     </row>
-    <row r="92" spans="1:26" customHeight="1" ht="389">
+    <row r="92" spans="1:26" customHeight="1" ht="911">
       <c r="A92"/>
       <c r="B92" t="s">
         <v>181</v>
       </c>
       <c r="C92" t="s">
         <v>182</v>
       </c>
       <c r="D92"/>
     </row>
-    <row r="93" spans="1:26" customHeight="1" ht="383">
+    <row r="93" spans="1:26" customHeight="1" ht="447">
       <c r="A93"/>
       <c r="B93" t="s">
         <v>183</v>
       </c>
       <c r="C93" t="s">
         <v>184</v>
       </c>
       <c r="D93"/>
     </row>
-    <row r="94" spans="1:26" customHeight="1" ht="357">
+    <row r="94" spans="1:26" customHeight="1" ht="396">
       <c r="A94"/>
       <c r="B94" t="s">
         <v>185</v>
       </c>
       <c r="C94" t="s">
         <v>186</v>
       </c>
       <c r="D94"/>
     </row>
-    <row r="95" spans="1:26" customHeight="1" ht="910">
+    <row r="95" spans="1:26" customHeight="1" ht="395">
       <c r="A95"/>
       <c r="B95" t="s">
         <v>187</v>
       </c>
       <c r="C95" t="s">
         <v>188</v>
       </c>
       <c r="D95"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>