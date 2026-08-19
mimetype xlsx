--- v1 (2026-06-20)
+++ v2 (2026-08-19)
@@ -28,616 +28,616 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Carte postale Nambride et Fer-à-Cheval (6-035)</t>
-[...182 lines deleted...]
-    <t>Photo de la plaine des Glières dans les années 1900-1910, Edition Denambride</t>
+    <t>Hameau LE MONT (1-039)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Hameau  "LE MONT " Altitude 973M
+Photos : Chalets et Chapelle du Mont</t>
+  </si>
+  <si>
+    <t>Hameau " Le MOLLIET " (1-040)</t>
+  </si>
+  <si>
+    <t>Hameau " Le MOLLIET " Altitude  840M
+photo  :  chalets avec vue panoramique sur le sommet du Tenneverge</t>
+  </si>
+  <si>
+    <t>Village de Salvagny avant et après l'incendie de 1912 (10-003)</t>
+  </si>
+  <si>
+    <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
+  </si>
+  <si>
+    <t>Carte Postale - La vallée de Sixt à Salvagny (12-007)</t>
+  </si>
+  <si>
+    <t>Carte Postale 
+[13843] La vallée de Sixt à Salvagny 
+Au verso : Les beaux sites de France</t>
+  </si>
+  <si>
+    <t>Carte Postale Villages du Fay et Maison Neuve (12-009)</t>
+  </si>
+  <si>
+    <t>Carte Postale des villages du Fay et Maison Neuve - Le Béné, Entrée des Tines et au fond Pointe de Crion (Criou)</t>
+  </si>
+  <si>
+    <t>Carte Postale - Sixt Village du Fay et Maison Neuve  (12-010)</t>
+  </si>
+  <si>
+    <t>Carte Postale 
+Sixt - Village du Fay écrit "Foy" et Maison Neuve - Le Béné
+Entrée des Tines</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (2-037)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny</t>
+  </si>
+  <si>
+    <t>Photos de la Cascade au Lochet (2-104)</t>
+  </si>
+  <si>
+    <t>Photos de la Cascade au Lochet</t>
+  </si>
+  <si>
+    <t>Chalets des Covagnins et des Cartiers (2-1121)</t>
+  </si>
+  <si>
+    <t>Chalets des Covagnins et des Cartiers</t>
+  </si>
+  <si>
+    <t>Vue générale du bourg de Sixt et de l'église (2-1147)</t>
+  </si>
+  <si>
+    <t>Vue générale du bourg de Sixt et de l'église</t>
+  </si>
+  <si>
+    <t>Village de Nambride (2-1177)</t>
+  </si>
+  <si>
+    <t>Village de Nambride</t>
+  </si>
+  <si>
+    <t>Les Curtets et la pointe de Tenneverge – 1935 (2-128)</t>
+  </si>
+  <si>
+    <t>Les Curtets et la pointe de Tenneverge – 1935</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912 (2-1479)</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur une partie du village de Sixt (2-1490)</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur une partie du village de Sixt</t>
+  </si>
+  <si>
+    <t>Vue générale de Sixt en hiver, le village du Fay (2-150)</t>
+  </si>
+  <si>
+    <t>Vue générale de Sixt en hiver, le village du Fay</t>
+  </si>
+  <si>
+    <t>L'hiver à Nambride (2-1528)</t>
+  </si>
+  <si>
+    <t>L'hiver à Nambride</t>
+  </si>
+  <si>
+    <t>Sixt l'hiver - février 1931 (2-1532)</t>
+  </si>
+  <si>
+    <t>Sixt l'hiver - février 1931</t>
+  </si>
+  <si>
+    <t>Le chef lieu et le Vivier vus depuis le Crot (2-154)</t>
+  </si>
+  <si>
+    <t>Le chef lieu et le Vivier vus depuis le Crot</t>
+  </si>
+  <si>
+    <t>Photo du village de Nambride l'hiver (2-1576)</t>
+  </si>
+  <si>
+    <t>Photo du village de Nambride l'hiver</t>
+  </si>
+  <si>
+    <t>Photos dans le village du Frenalay (2-1760)</t>
+  </si>
+  <si>
+    <t>Photos dans le village du Frenalay</t>
+  </si>
+  <si>
+    <t>Les chalets du Frenalay sous la Corne du Chamois (2-1868)</t>
+  </si>
+  <si>
+    <t>Les chalets du Frenalay sous la Corne du Chamois</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride (2-1878)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride</t>
+  </si>
+  <si>
+    <t>Photo du village du Crot (2-1956)</t>
+  </si>
+  <si>
+    <t>Photo du village du Crot</t>
+  </si>
+  <si>
+    <t>Vue générale sur les villages du Fay, Maison Neuve – Le Bené, l’entrée des Tines et au fond la Pointe de Criou (2-200)</t>
+  </si>
+  <si>
+    <t>Vue générale sur les villages du Fay, Maison Neuve – Le Bené, l’entrée des Tines et au fond la Pointe de Criou écrit "Crion"</t>
+  </si>
+  <si>
+    <t>Vue panoramique sur les villages de Salvagny, du Fay et des montagnes de Sixt - 1922 (2-2377)</t>
+  </si>
+  <si>
+    <t>Vue panoramique sur les villages de Salvagny, du Fay et des montagnes de Sixt - 1922</t>
+  </si>
+  <si>
+    <t>Les villages du Crot et de l’Echarny (2-2385)</t>
+  </si>
+  <si>
+    <t>Les villages du Crot et de l’Echarny</t>
+  </si>
+  <si>
+    <t>Vue générale sur Sixt (2-246)</t>
+  </si>
+  <si>
+    <t>Vue générale sur Sixt</t>
+  </si>
+  <si>
+    <t>Photo du village de Maison Neuve, vus sur Sambet et la Pointe de Tenneverge (2-266)</t>
+  </si>
+  <si>
+    <t>Photo du village de Maison Neuve, vus sur Sambet et la Pointe de Tenneverge</t>
+  </si>
+  <si>
+    <t>Village du Fay (2-2784)</t>
+  </si>
+  <si>
+    <t>Village du Fay</t>
+  </si>
+  <si>
+    <t>Les villages des Curtets et du Crot (2-2802)</t>
+  </si>
+  <si>
+    <t>Les villages des Curtets et du Crot</t>
+  </si>
+  <si>
+    <t>Le village du Vivier (2-2949)</t>
+  </si>
+  <si>
+    <t>Le village du Vivier</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Fay (2-2979)</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Fay</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay et du bourg (2-3059)</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay et du bourg</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt l'hiver Avenue de la Gare (2-3334)</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt l'hiver Avenue de la Gare
+Ski sur les routes</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve, l'hiver (2-3340)</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve, l'hiver</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Passy (2-3374)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Passy</t>
+  </si>
+  <si>
+    <t>Photo du hameau de Passy (2-3428)</t>
+  </si>
+  <si>
+    <t>Photo du hameau de Passy</t>
+  </si>
+  <si>
+    <t>Vue générale de la route de Salvagny, pointe de Sambet et la gare du Train électrique (2-3559)</t>
+  </si>
+  <si>
+    <t>Vue générale de la route de Salvagny, pointe de Sambet et la gare du Train électrique</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny (2-3691)</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny (2-3695)</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny</t>
+  </si>
+  <si>
+    <t>La chaine du Buet vue des "Fardelets" (2-3849)</t>
+  </si>
+  <si>
+    <t>La chaine du Buet vue des Fardelets
+Fardelay</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur Nambride et le Fer à Cheval (2-393)</t>
+  </si>
+  <si>
+    <t>Carte postale vue sur Nambride et le Fer à Cheval</t>
+  </si>
+  <si>
+    <t>Carte postale dans les rues du village de Nambride (2-3951)</t>
+  </si>
+  <si>
+    <t>Carte postale dans les rues du village de Nambride</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales (2-4155)</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales</t>
+  </si>
+  <si>
+    <t>Photo du hameau de Passy (2-4157)</t>
+  </si>
+  <si>
+    <t>Carte postale représentant Nambride et le fer à cheval en 1840 d'après une lithographie (2-417)</t>
+  </si>
+  <si>
+    <t>Carte postale représentant Nambride et le fer à cheval en 1840 d'après une lithographie</t>
+  </si>
+  <si>
+    <t>Vue sur les chalets du Frénalay (2-4239)</t>
+  </si>
+  <si>
+    <t>Vue sur les chalets du Frénalay</t>
+  </si>
+  <si>
+    <t>Vue sur la pointe de Sales avec les villages du Fay, Maison Neuve et Salvagny (2-4249)</t>
+  </si>
+  <si>
+    <t>Vue sur la pointe de Sales avec les villages du Fay, Maison Neuve et Salvagny</t>
+  </si>
+  <si>
+    <t>Le Chalet Restaurant du Frénalay (2-4259)</t>
+  </si>
+  <si>
+    <t>Le Chalet Restaurant du Frénalay</t>
+  </si>
+  <si>
+    <t>Carte postale du  village de Sougey (2-4427)</t>
+  </si>
+  <si>
+    <t>Carte postale du  village de Sougey</t>
+  </si>
+  <si>
+    <t>Hameau "Les Pellys" (2-4445)</t>
+  </si>
+  <si>
+    <t>Hameau "Les Pellys"</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve (2-4511)</t>
+  </si>
+  <si>
+    <t>Dans le village de Maison Neuve</t>
+  </si>
+  <si>
+    <t>Le Fay et la Pointe de Sales (2-547)</t>
+  </si>
+  <si>
+    <t>Le Fay et la Pointe de Sales</t>
+  </si>
+  <si>
+    <t>Vue générale sur les Vallons et Sougey (2-563)</t>
+  </si>
+  <si>
+    <t>Vue générale sur les Vallons et Sougey</t>
+  </si>
+  <si>
+    <t>Les villages des Curtets et du Crot (2-707)</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny (2-921)</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny</t>
+  </si>
+  <si>
+    <t>Photo dans le hameau de Maison Neuve (2-929)</t>
+  </si>
+  <si>
+    <t>Photo dans le hameau de Maison Neuve</t>
+  </si>
+  <si>
+    <t>Vue générale sur le village de Sixt-Fer-à-Cheval (2-939)</t>
+  </si>
+  <si>
+    <t>Vue générale sur le village de Sixt-Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>La pointe de Sambet, le "Tanneverge" et le hameau du Brairet l'hiver (2-983)</t>
+  </si>
+  <si>
+    <t>La pointe de Sambet, le "Tanneverge" et le hameau du Brairet l'hiver</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 (20-002)</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 vu sur le Tenneverge</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 (20-003)</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 60 vu sur le Tenneverge.</t>
+  </si>
+  <si>
+    <t>Carte postale de Nambride en hiver dans les années 30 (20-004)</t>
+  </si>
+  <si>
+    <t>Carte postale du village de Nambride en hiver dans les années 30 vu sur le Tenneverge.</t>
   </si>
   <si>
     <t>Carte postale du Pont du Molliet  (20-005)</t>
   </si>
   <si>
     <t>Carte postale du Pont du Molliet avec le Giffre.
 Vue d'hiver de la pointe de Sambet et du Tenneverge.
 Pierre au Merle</t>
   </si>
   <si>
-    <t>Carte postale de Nambride en hiver dans les années 30 (20-004)</t>
-[...370 lines deleted...]
-Photos : Chalets et Chapelle du Mont</t>
+    <t>Photo de la plaine des Glières (21-012)</t>
+  </si>
+  <si>
+    <t>Photo de la plaine des Glières dans les années 1900-1910, Edition Denambride</t>
+  </si>
+  <si>
+    <t>Carte Postale du village du Frenalay (22-002)</t>
+  </si>
+  <si>
+    <t>Carte Postale du village du Frenalay</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (22-017)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny en aout 1958</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt  (22-022)</t>
+  </si>
+  <si>
+    <t>Vue générale de Sixt, aout 1950</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie (24-014)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie dans les années 1900
+Edition Denambride</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny depuis la route des Fonts (27-001)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny depuis la route des Fonts en 1910</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970 (27-049)</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970</t>
+  </si>
+  <si>
+    <t>Photo vue du Brairet (29-007)</t>
+  </si>
+  <si>
+    <t>Photo vue du Brairet</t>
+  </si>
+  <si>
+    <t>Photo du Pelly - 1950 (29-008)</t>
+  </si>
+  <si>
+    <t>Photo du Pelly - 1950</t>
+  </si>
+  <si>
+    <t>Vue du Hameau Le Perret depuis Notre Dame des Grâces (3-001)</t>
+  </si>
+  <si>
+    <t>Vue du hameau Le Perret depuis notre Dame des Grâces</t>
+  </si>
+  <si>
+    <t>Vue du Hameau de Salvagny (3-002)</t>
+  </si>
+  <si>
+    <t>Vue du hameau de Salvagny en arrière plan La pointe de sales</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt - Le Déchargeux  (32-002)</t>
+  </si>
+  <si>
+    <t>Carte postale de Sixt - Le Déchargeux années 30-40</t>
+  </si>
+  <si>
+    <t>Carte postale fruitière de Nambride  (32-003)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale fruitière de Nambride </t>
+  </si>
+  <si>
+    <t>Carte postale village du Molliet (32-005)</t>
+  </si>
+  <si>
+    <t>Carte postale village du Molliet avec la cascade du Fontany</t>
+  </si>
+  <si>
+    <t>Plan de Sixt , Balme Dessus fait à la main (34-001)</t>
+  </si>
+  <si>
+    <t>Plan de Sixt , Balme Dessus fait à la main</t>
+  </si>
+  <si>
+    <t>Photo de (34-007)</t>
+  </si>
+  <si>
+    <t>Carte Postale du Frénalay (51-009)</t>
+  </si>
+  <si>
+    <t>Carte Postale du Frénalay</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902 (51-019)</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Frénalay (51-042)</t>
+  </si>
+  <si>
+    <t>Photo dans le village du Frénalay</t>
+  </si>
+  <si>
+    <t>Photos du village de Sixt-Fer-à-Cheval (51-055)</t>
+  </si>
+  <si>
+    <t>Photos du village de Sixt-Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Photo vue sur le hameau du Fay et le pont des Nants (51-059)</t>
+  </si>
+  <si>
+    <t>Photo vue sur le hameau du Fay et le pont des Nants</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Pellys (51-060)</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Pellys</t>
+  </si>
+  <si>
+    <t>Photo du village de Sixt (55-023)</t>
+  </si>
+  <si>
+    <t>Photo du village de Sixt</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay (56-026)</t>
+  </si>
+  <si>
+    <t>Vue sur le village du Fay
+Avoudruz, Pointe de Sambet et Tenneverge</t>
+  </si>
+  <si>
+    <t>Cascade du Fontany, village du Molliet (56-028)</t>
+  </si>
+  <si>
+    <t>Cascade du Fontany, village du "Mollier"</t>
+  </si>
+  <si>
+    <t>Villages des Curtet, du Crot et de l'Echarny (56-038)</t>
+  </si>
+  <si>
+    <t>Villages des Curtet, du Crot et de "l'Echerny"</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval, le village de Nambride et le Pic de Tenneverge (56-050)</t>
+  </si>
+  <si>
+    <t>Le Fer-à-Cheval, le village de Nambride et le Pic de Tenneverge</t>
+  </si>
+  <si>
+    <t>Village du "Faix", vallée de Sixt (56-090)</t>
+  </si>
+  <si>
+    <t>Village du Fay, vallée de Sixt</t>
+  </si>
+  <si>
+    <t>Village de Nambride et le Tenneverge en fond (56-092)</t>
+  </si>
+  <si>
+    <t>Village de Nambride et le Tenneverge en fond</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt (56-100)</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt
+Salvagny, Le Fay</t>
+  </si>
+  <si>
+    <t>Carte postale Nambride et Fer-à-Cheval (6-035)</t>
+  </si>
+  <si>
+    <t>Carte postale Nambride et Fer-à-Cheval</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -662,2853 +662,2853 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4599250d3279d75656f4ed9aa129a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d29c2f1f47d7db71b1a2ed27e3400.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f5902fd00e1e4499a366363932b9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189df336a22ed7fb624f38c85850c5b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6d3e9603e7111af8ea62c826b479.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded885d673a0f2dd66d98dd57536eda3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fcd750a329d2da3718b30e7d9087f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99dc8138ea72cc142b6a5da5d29a6d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b167420a96daaad9ee622451b04e8f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc6750f8525ab9e7b257442c1aa31.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fd551d12ecf787bcc5bdb077cd53.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70152b9f2b8d7af83c18569e833129.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3866619d1bb4df1aa4c3b4776499.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947d14f67306fceb827f5e1967c7bf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f67af76d7afee0cc019c87e76a776b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374d6b4fdf8f7cdfb442db578928f3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93698952301f8a2ae356c9334d660.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59799cbbed91eeed1ffef8fcf5a711.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32d6d715f510e7339bc4ec5a1ce67.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe357086b2437e3729ff9ad1b5b8f.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f16b1875b757cd3342a62edc44e2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cdac2ec76486aa131f2d27d38e1d7.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf047454089b6168bab3a4a388bd8b.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c431c2d458289545d2bc950e9020e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24cd4b60d664d5f980e45d76c0c84.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85959f05b60878c982db1518a8c4d92.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600edbf36a310b08b9becffebe3ff94.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0163eece69260fe3973b40d3f3a5.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff5d62c922c363695ab7d99728ee9.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315f90c2c0ede060ccd35cbe7fd21f.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f227f0afb688084d14de7ebffa9fa3.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78256a7642367dd1d87859f7c2885.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15ef338f446dbc0bfb4df0b69068e.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef6050e2539a8c81eb113ee600cfc.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c8fdd0b71d604bfb57c742a0c4f2.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5fd3a8b60094a27f40e559b8a6a05.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d808ee721830ce04a1de1b2193004f.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472888adea6485e4afdd906467dc87.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbc000fcb669f1c3e5cfcf7d45d75.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940fd92b1ae49e9a24c7ad921d028b.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc1d3733d7f0326ac47d39aeb86f7.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c3265aa8632a948883692f3f8e3f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314b2c59eec9b56009c31b65cc3a30.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b2d5ae4edf0be3f614645d805a17.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c3803fcb6cf5c4df721096fb9d87.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0ad1b1822040406b945c18ef07be.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665cde51f57cff04313bfb41dd2318a.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0733b2c40c8f10fd639b84ccb6560.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753e29891702eb1d56f505946363f5.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574d52abb020a058a2b706aa538b86.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c1fb3a447ff13a2edaa5ff66940b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dcc33e42a785ca4465681fcac0c2d.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a7af2637a54ba1d2afcc9ddbaa5f2.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b1afa3c2545ddaf7d134ef37786d.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a27997731629882b32ac8d179176f.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2a158f11e7a10023ff538fa3464c.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c181f76506a4f1768fa7a0a98bc9b.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca12c9d5b5a893721f958382ee4994.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fcfd05d0466debd42a01cba7378b4.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48d2c440a265f8e256f49774d3199.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287374c44e2dc99b5ed86318e4391af1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7e1657bbc27bff48b061047c3ba3.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67089ea5edc1951ca06762ac3926d1.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b8efe6ef008bd4c3149f729394a6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3ae31040bd64cb72c341040b0da2.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768b6efe31ff4d3e548d6ff138c645.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1bc4502d8dc6c6414b71c09b42b8.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3975b6294cc04401f73259274b2a.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e3b0db92195369400f541fbf62f0.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e7b647e26a67a044fb312afd0954.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac256d069124165347a6b7a6eecd393.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18e47be88459bcc217d671871d4c.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab17df6b9110732248fb0e5b9910f2.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb1cd09e7970ca9205c00a2f27496.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62caeace80bdcf68fb19f72df09b4e.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec6c13c20a0995eb96b9950c276b7.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8b98938663a71adee58a58cbf657.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37af915ef8cfdbe3af09c63b909f9c.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df71d62e1bebf91e46007d76d1f082.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df71d62e1bebf91e46007d76d1f082.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37af915ef8cfdbe3af09c63b909f9c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8b98938663a71adee58a58cbf657.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec6c13c20a0995eb96b9950c276b7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62caeace80bdcf68fb19f72df09b4e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb1cd09e7970ca9205c00a2f27496.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab17df6b9110732248fb0e5b9910f2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18e47be88459bcc217d671871d4c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac256d069124165347a6b7a6eecd393.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e7b647e26a67a044fb312afd0954.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e3b0db92195369400f541fbf62f0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb3975b6294cc04401f73259274b2a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1bc4502d8dc6c6414b71c09b42b8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768b6efe31ff4d3e548d6ff138c645.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3ae31040bd64cb72c341040b0da2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b8efe6ef008bd4c3149f729394a6.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67089ea5edc1951ca06762ac3926d1.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7e1657bbc27bff48b061047c3ba3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287374c44e2dc99b5ed86318e4391af1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48d2c440a265f8e256f49774d3199.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fcfd05d0466debd42a01cba7378b4.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca12c9d5b5a893721f958382ee4994.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c181f76506a4f1768fa7a0a98bc9b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2a158f11e7a10023ff538fa3464c.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a27997731629882b32ac8d179176f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b1afa3c2545ddaf7d134ef37786d.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a7af2637a54ba1d2afcc9ddbaa5f2.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dcc33e42a785ca4465681fcac0c2d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c1fb3a447ff13a2edaa5ff66940b.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574d52abb020a058a2b706aa538b86.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753e29891702eb1d56f505946363f5.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0733b2c40c8f10fd639b84ccb6560.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665cde51f57cff04313bfb41dd2318a.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0ad1b1822040406b945c18ef07be.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c3803fcb6cf5c4df721096fb9d87.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b2d5ae4edf0be3f614645d805a17.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314b2c59eec9b56009c31b65cc3a30.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920c3265aa8632a948883692f3f8e3f.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc1d3733d7f0326ac47d39aeb86f7.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940fd92b1ae49e9a24c7ad921d028b.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbc000fcb669f1c3e5cfcf7d45d75.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f472888adea6485e4afdd906467dc87.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d808ee721830ce04a1de1b2193004f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5fd3a8b60094a27f40e559b8a6a05.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c8fdd0b71d604bfb57c742a0c4f2.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef6050e2539a8c81eb113ee600cfc.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15ef338f446dbc0bfb4df0b69068e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78256a7642367dd1d87859f7c2885.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f227f0afb688084d14de7ebffa9fa3.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315f90c2c0ede060ccd35cbe7fd21f.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff5d62c922c363695ab7d99728ee9.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0163eece69260fe3973b40d3f3a5.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600edbf36a310b08b9becffebe3ff94.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85959f05b60878c982db1518a8c4d92.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24cd4b60d664d5f980e45d76c0c84.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c431c2d458289545d2bc950e9020e.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf047454089b6168bab3a4a388bd8b.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cdac2ec76486aa131f2d27d38e1d7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f16b1875b757cd3342a62edc44e2.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe357086b2437e3729ff9ad1b5b8f.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32d6d715f510e7339bc4ec5a1ce67.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59799cbbed91eeed1ffef8fcf5a711.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93698952301f8a2ae356c9334d660.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374d6b4fdf8f7cdfb442db578928f3.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f67af76d7afee0cc019c87e76a776b.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947d14f67306fceb827f5e1967c7bf.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3866619d1bb4df1aa4c3b4776499.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70152b9f2b8d7af83c18569e833129.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fd551d12ecf787bcc5bdb077cd53.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc6750f8525ab9e7b257442c1aa31.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b167420a96daaad9ee622451b04e8f.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99dc8138ea72cc142b6a5da5d29a6d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fcd750a329d2da3718b30e7d9087f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded885d673a0f2dd66d98dd57536eda3.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6d3e9603e7111af8ea62c826b479.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189df336a22ed7fb624f38c85850c5b.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f5902fd00e1e4499a366363932b9.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d29c2f1f47d7db71b1a2ed27e3400.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4599250d3279d75656f4ed9aa129a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5019675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10210800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10658475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9601200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10382250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4191000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10391775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10506075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4391025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10115550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4714875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4181475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10496550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA54" descr="imageA54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4124325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA57" descr="imageA57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA62" descr="imageA62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10572750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8972550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8763000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4248150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9667875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2676525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11115675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3838575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4972050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4029075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="imageA90" descr="imageA90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10306050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="imageA91" descr="imageA91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="imageA92" descr="imageA92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="imageA93" descr="imageA93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4010025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="imageA94" descr="imageA94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="10201275"/>
-    <xdr:pic>
-[...2788 lines deleted...]
-    <xdr:ext cx="6667500" cy="4429125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="imageA95" descr="imageA95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -3834,979 +3834,979 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="910">
+    <row r="2" spans="1:26" customHeight="1" ht="395">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="357">
+    <row r="3" spans="1:26" customHeight="1" ht="396">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="383">
+    <row r="4" spans="1:26" customHeight="1" ht="447">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="389">
+    <row r="5" spans="1:26" customHeight="1" ht="911">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="919">
+    <row r="6" spans="1:26" customHeight="1" ht="378">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="394">
+    <row r="7" spans="1:26" customHeight="1" ht="378">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="387">
+    <row r="8" spans="1:26" customHeight="1" ht="385">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="403">
+    <row r="9" spans="1:26" customHeight="1" ht="909">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="436">
+    <row r="10" spans="1:26" customHeight="1" ht="389">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="359">
+    <row r="11" spans="1:26" customHeight="1" ht="382">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="443">
+    <row r="12" spans="1:26" customHeight="1" ht="387">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="342">
+    <row r="13" spans="1:26" customHeight="1" ht="385">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="991">
+    <row r="14" spans="1:26" customHeight="1" ht="376">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="238">
+    <row r="15" spans="1:26" customHeight="1" ht="951">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="380">
+    <row r="16" spans="1:26" customHeight="1" ht="384">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="390">
+    <row r="17" spans="1:26" customHeight="1" ht="385">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
-      <c r="C17"/>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="862">
+    <row r="18" spans="1:26" customHeight="1" ht="376">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="379">
+    <row r="19" spans="1:26" customHeight="1" ht="374">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="386">
+    <row r="20" spans="1:26" customHeight="1" ht="384">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="390">
+    <row r="21" spans="1:26" customHeight="1" ht="856">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="476">
+    <row r="22" spans="1:26" customHeight="1" ht="926">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="427">
+    <row r="23" spans="1:26" customHeight="1" ht="372">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="782">
+    <row r="24" spans="1:26" customHeight="1" ht="405">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="800">
+    <row r="25" spans="1:26" customHeight="1" ht="380">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="416">
+    <row r="26" spans="1:26" customHeight="1" ht="382">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="842">
+    <row r="27" spans="1:26" customHeight="1" ht="388">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="461">
+    <row r="28" spans="1:26" customHeight="1" ht="369">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="943">
+    <row r="29" spans="1:26" customHeight="1" ht="374">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="793">
+    <row r="30" spans="1:26" customHeight="1" ht="382">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="383">
+    <row r="31" spans="1:26" customHeight="1" ht="386">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="436">
+    <row r="32" spans="1:26" customHeight="1" ht="927">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C32" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="379">
+    <row r="33" spans="1:26" customHeight="1" ht="937">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="381">
+    <row r="34" spans="1:26" customHeight="1" ht="386">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C34" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="380">
+    <row r="35" spans="1:26" customHeight="1" ht="385">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="419">
+    <row r="36" spans="1:26" customHeight="1" ht="382">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C36" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="378">
+    <row r="37" spans="1:26" customHeight="1" ht="388">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C37" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="384">
+    <row r="38" spans="1:26" customHeight="1" ht="386">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C38" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="382">
+    <row r="39" spans="1:26" customHeight="1" ht="391">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C39" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="380">
+    <row r="40" spans="1:26" customHeight="1" ht="389">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C40" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="368">
+    <row r="41" spans="1:26" customHeight="1" ht="377">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C41" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="385">
+    <row r="42" spans="1:26" customHeight="1" ht="379">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C42" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="386">
+    <row r="43" spans="1:26" customHeight="1" ht="902">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C43" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="936">
+    <row r="44" spans="1:26" customHeight="1" ht="385">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C44" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="387">
+    <row r="45" spans="1:26" customHeight="1" ht="419">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C45" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="385">
+    <row r="46" spans="1:26" customHeight="1" ht="420">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C46" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D46"/>
     </row>
-    <row r="47" spans="1:26" customHeight="1" ht="377">
+    <row r="47" spans="1:26" customHeight="1" ht="373">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>93</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:26" customHeight="1" ht="383">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>95</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:26" customHeight="1" ht="383">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>97</v>
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49"/>
     </row>
-    <row r="50" spans="1:26" customHeight="1" ht="373">
+    <row r="50" spans="1:26" customHeight="1" ht="377">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>99</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50"/>
     </row>
-    <row r="51" spans="1:26" customHeight="1" ht="420">
+    <row r="51" spans="1:26" customHeight="1" ht="385">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>101</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51"/>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="419">
+    <row r="52" spans="1:26" customHeight="1" ht="387">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>103</v>
       </c>
       <c r="C52" t="s">
         <v>104</v>
       </c>
       <c r="D52"/>
     </row>
-    <row r="53" spans="1:26" customHeight="1" ht="385">
+    <row r="53" spans="1:26" customHeight="1" ht="936">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>105</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53"/>
     </row>
-    <row r="54" spans="1:26" customHeight="1" ht="902">
+    <row r="54" spans="1:26" customHeight="1" ht="386">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>107</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="379">
+    <row r="55" spans="1:26" customHeight="1" ht="385">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>109</v>
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55"/>
     </row>
-    <row r="56" spans="1:26" customHeight="1" ht="377">
+    <row r="56" spans="1:26" customHeight="1" ht="368">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>111</v>
       </c>
       <c r="C56" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="D56"/>
     </row>
-    <row r="57" spans="1:26" customHeight="1" ht="389">
+    <row r="57" spans="1:26" customHeight="1" ht="380">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>112</v>
+      </c>
+      <c r="C57" t="s">
         <v>113</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57"/>
     </row>
-    <row r="58" spans="1:26" customHeight="1" ht="391">
+    <row r="58" spans="1:26" customHeight="1" ht="382">
       <c r="A58"/>
       <c r="B58" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" t="s">
         <v>115</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58"/>
     </row>
-    <row r="59" spans="1:26" customHeight="1" ht="386">
+    <row r="59" spans="1:26" customHeight="1" ht="384">
       <c r="A59"/>
       <c r="B59" t="s">
+        <v>116</v>
+      </c>
+      <c r="C59" t="s">
         <v>117</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59"/>
     </row>
-    <row r="60" spans="1:26" customHeight="1" ht="388">
+    <row r="60" spans="1:26" customHeight="1" ht="378">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>118</v>
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60"/>
     </row>
-    <row r="61" spans="1:26" customHeight="1" ht="382">
+    <row r="61" spans="1:26" customHeight="1" ht="419">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>120</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61"/>
     </row>
-    <row r="62" spans="1:26" customHeight="1" ht="385">
+    <row r="62" spans="1:26" customHeight="1" ht="380">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>122</v>
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62"/>
     </row>
-    <row r="63" spans="1:26" customHeight="1" ht="386">
+    <row r="63" spans="1:26" customHeight="1" ht="381">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>124</v>
       </c>
       <c r="C63" t="s">
         <v>125</v>
       </c>
       <c r="D63"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="937">
+    <row r="64" spans="1:26" customHeight="1" ht="379">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>126</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="927">
+    <row r="65" spans="1:26" customHeight="1" ht="436">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>128</v>
       </c>
       <c r="C65" t="s">
         <v>129</v>
       </c>
       <c r="D65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="386">
+    <row r="66" spans="1:26" customHeight="1" ht="383">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>130</v>
       </c>
       <c r="C66" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="D66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="382">
+    <row r="67" spans="1:26" customHeight="1" ht="793">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C67" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="374">
+    <row r="68" spans="1:26" customHeight="1" ht="943">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C68" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="369">
+    <row r="69" spans="1:26" customHeight="1" ht="461">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C69" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="388">
+    <row r="70" spans="1:26" customHeight="1" ht="842">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C70" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="382">
+    <row r="71" spans="1:26" customHeight="1" ht="416">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C71" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="380">
+    <row r="72" spans="1:26" customHeight="1" ht="800">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C72" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D72"/>
     </row>
-    <row r="73" spans="1:26" customHeight="1" ht="405">
+    <row r="73" spans="1:26" customHeight="1" ht="782">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C73" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="372">
+    <row r="74" spans="1:26" customHeight="1" ht="427">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C74" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="926">
+    <row r="75" spans="1:26" customHeight="1" ht="476">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C75" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="856">
+    <row r="76" spans="1:26" customHeight="1" ht="390">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C76" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D76"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="384">
+    <row r="77" spans="1:26" customHeight="1" ht="386">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C77" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D77"/>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="374">
+    <row r="78" spans="1:26" customHeight="1" ht="379">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C78" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D78"/>
     </row>
-    <row r="79" spans="1:26" customHeight="1" ht="376">
+    <row r="79" spans="1:26" customHeight="1" ht="862">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C79" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D79"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="385">
+    <row r="80" spans="1:26" customHeight="1" ht="390">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C80" t="s">
         <v>158</v>
       </c>
+      <c r="C80"/>
       <c r="D80"/>
     </row>
-    <row r="81" spans="1:26" customHeight="1" ht="384">
+    <row r="81" spans="1:26" customHeight="1" ht="380">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>159</v>
       </c>
       <c r="C81" t="s">
         <v>160</v>
       </c>
       <c r="D81"/>
     </row>
-    <row r="82" spans="1:26" customHeight="1" ht="951">
+    <row r="82" spans="1:26" customHeight="1" ht="238">
       <c r="A82"/>
       <c r="B82" t="s">
         <v>161</v>
       </c>
       <c r="C82" t="s">
         <v>162</v>
       </c>
       <c r="D82"/>
     </row>
-    <row r="83" spans="1:26" customHeight="1" ht="376">
+    <row r="83" spans="1:26" customHeight="1" ht="991">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>163</v>
       </c>
       <c r="C83" t="s">
         <v>164</v>
       </c>
       <c r="D83"/>
     </row>
-    <row r="84" spans="1:26" customHeight="1" ht="385">
+    <row r="84" spans="1:26" customHeight="1" ht="342">
       <c r="A84"/>
       <c r="B84" t="s">
         <v>165</v>
       </c>
       <c r="C84" t="s">
         <v>166</v>
       </c>
       <c r="D84"/>
     </row>
-    <row r="85" spans="1:26" customHeight="1" ht="387">
+    <row r="85" spans="1:26" customHeight="1" ht="443">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>167</v>
       </c>
       <c r="C85" t="s">
         <v>168</v>
       </c>
       <c r="D85"/>
     </row>
-    <row r="86" spans="1:26" customHeight="1" ht="382">
+    <row r="86" spans="1:26" customHeight="1" ht="359">
       <c r="A86"/>
       <c r="B86" t="s">
         <v>169</v>
       </c>
       <c r="C86" t="s">
         <v>170</v>
       </c>
       <c r="D86"/>
     </row>
-    <row r="87" spans="1:26" customHeight="1" ht="389">
+    <row r="87" spans="1:26" customHeight="1" ht="436">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>171</v>
       </c>
       <c r="C87" t="s">
         <v>172</v>
       </c>
       <c r="D87"/>
     </row>
-    <row r="88" spans="1:26" customHeight="1" ht="909">
+    <row r="88" spans="1:26" customHeight="1" ht="403">
       <c r="A88"/>
       <c r="B88" t="s">
         <v>173</v>
       </c>
       <c r="C88" t="s">
         <v>174</v>
       </c>
       <c r="D88"/>
     </row>
-    <row r="89" spans="1:26" customHeight="1" ht="385">
+    <row r="89" spans="1:26" customHeight="1" ht="387">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>175</v>
       </c>
       <c r="C89" t="s">
         <v>176</v>
       </c>
       <c r="D89"/>
     </row>
-    <row r="90" spans="1:26" customHeight="1" ht="378">
+    <row r="90" spans="1:26" customHeight="1" ht="394">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>177</v>
       </c>
       <c r="C90" t="s">
         <v>178</v>
       </c>
       <c r="D90"/>
     </row>
-    <row r="91" spans="1:26" customHeight="1" ht="378">
+    <row r="91" spans="1:26" customHeight="1" ht="919">
       <c r="A91"/>
       <c r="B91" t="s">
         <v>179</v>
       </c>
       <c r="C91" t="s">
         <v>180</v>
       </c>
       <c r="D91"/>
     </row>
-    <row r="92" spans="1:26" customHeight="1" ht="911">
+    <row r="92" spans="1:26" customHeight="1" ht="389">
       <c r="A92"/>
       <c r="B92" t="s">
         <v>181</v>
       </c>
       <c r="C92" t="s">
         <v>182</v>
       </c>
       <c r="D92"/>
     </row>
-    <row r="93" spans="1:26" customHeight="1" ht="447">
+    <row r="93" spans="1:26" customHeight="1" ht="383">
       <c r="A93"/>
       <c r="B93" t="s">
         <v>183</v>
       </c>
       <c r="C93" t="s">
         <v>184</v>
       </c>
       <c r="D93"/>
     </row>
-    <row r="94" spans="1:26" customHeight="1" ht="396">
+    <row r="94" spans="1:26" customHeight="1" ht="357">
       <c r="A94"/>
       <c r="B94" t="s">
         <v>185</v>
       </c>
       <c r="C94" t="s">
         <v>186</v>
       </c>
       <c r="D94"/>
     </row>
-    <row r="95" spans="1:26" customHeight="1" ht="395">
+    <row r="95" spans="1:26" customHeight="1" ht="910">
       <c r="A95"/>
       <c r="B95" t="s">
         <v>187</v>
       </c>
       <c r="C95" t="s">
         <v>188</v>
       </c>
       <c r="D95"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>